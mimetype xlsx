--- v0 (2025-12-05)
+++ v1 (2026-05-11)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernanda Christiane Tomé Torres</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/pl_060_-_2021_-_campeonato_amigos_pedralvenses_de_futsal.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/pl_060_-_2021_-_campeonato_amigos_pedralvenses_de_futsal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção do Campeonato Amigos Pedralvenses de Futsal no Calendário Oficial de Eventos do Município de Pedralva.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Batista Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/req-28-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/req-28-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal construção de vestiários no campo de futebol do bairro Pedra Preta.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Claudio de Lima Lopes</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/req-39-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/req-39-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal providenciar, junto ao Departamento de Esportes, para ser feita manutenção no campo de futebol do Bairro São Domingos (aterrar, drenar e pintar o vestiário).</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Fernanda Christiane Tomé Torres, Aline de Fátima Silva Guedes</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/req-47-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/req-47-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal analisar junto com o departamento de obras e o departamento de esportes a possibilidade de ser construída uma praça esportiva e de lazer, equipada com iluminação noturna, bancos, equipamentos de lazer, parquinho infantil e quadra esportiva (campo) no bairro Bica e manutenção na academia ao ar livre existente no local.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/req-48-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/req-48-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal instalação de academia ao ar livre no bairro Bela Vista.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Aline de Fátima Silva Guedes, Fernanda Christiane Tomé Torres</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/req-55-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/req-55-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal instalação de academia ao ar livre no bairro no bairro São José, em terreno vazio da Prefeitura. O local encontra-se em ponto estratégico do bairro e moradores dos arredores solicitam tal criação.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Vicente Vanildo do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/req-82-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/req-82-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal restaurar o campo de futebol do bairro Lagoa, para que possam ser promovidos torneiros e os moradores possam usá-lo como área de lazer.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Aline de Fátima Silva Guedes</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/req-254-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/req-254-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal implementação de Aulas de Ginástica Aeróbica nos bairros rurais, pelo menos uma vez por semana, ministradas por orientador físico.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Fernanda Christiane Tomé Torres, Luiz Felipe Silva dos Reis, Paulo Henrique de Faria</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/req-287-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/req-287-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal realizar as seguintes melhorias na quadra de esportes "Professor Raimundo Martins": a) Instalação de uma cesta de basquete no local; b) Troca das lâmpadas queimadas; e c) Pintura do piso da quadra.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/req-302-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/req-302-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que designe um funcionário para ficar responsável pela limpeza, organização, controle dos usuários e abertura e fechamento da Quadra Municipal Professor Raimundo Martins.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Paulo Henrique de Faria</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/req-317-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/req-317-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal analisar, através do Departamento de Esporte, a possibilidade de reativar antigos campos de futebol da zona rural de nosso município e disponibilizar áreas de recreação tanto para crianças quanto para adultos.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Matheus Bustamante Gomes, Aline de Fátima Silva Guedes, Claudio de Lima Lopes, João Batista Machado Filho, Luiz Felipe Silva dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req-412-2021.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req-412-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que seja encaminhado a esta Casa de Leis, Projeto de Lei que crie Auxilio Financeiro a atletas e equipes que representam o Município em competições esportivas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,67 +570,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/pl_060_-_2021_-_campeonato_amigos_pedralvenses_de_futsal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/req-28-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/req-39-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/req-47-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/req-48-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/req-55-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/req-82-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/req-254-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/req-287-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/req-302-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/req-317-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req-412-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/pl_060_-_2021_-_campeonato_amigos_pedralvenses_de_futsal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/req-28-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/req-39-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1054/req-47-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/req-48-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/req-55-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1092/req-82-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/req-254-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1395/req-287-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/req-302-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/req-317-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req-412-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>