--- v0 (2025-10-05)
+++ v1 (2026-05-12)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aline de Fátima Silva Guedes, João Batista Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/req-12-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/req-12-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que verifique junto à Secretaria de Saúde e a Secretaria de Administração da municipalidade no sentido de providenciar a contratação por tempo determinado e, quando houver a permissibilidade, de Fisioterapeuta para ampliar a oferta de atendimento domiciliar a pacientes que estão impossibilitados de se locomoverem e necessitam de tal atendimento no município, ampliando o atendimento e atendendo a toda demanda.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Matheus Bustamante Gomes, Aline de Fátima Silva Guedes, João Batista Machado Filho, Luiz Felipe Silva dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/req-30-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/req-30-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal: 1. Encaminhar Projeto de Lei para regulamentar o INCENTIVO VARIÁVEL POR DESEMPENHO DE METAS DO PROGRAMA PREVINE BRASIL, que permitirá o repasse de incentivo financeiro aos profissionais que atuam na Atenção Primária do Município; 2. Promover o pagamento de ADICIONAL DE INSALUBRIDADE A TODOS OS PROFISSIONAIS PERTECENTES ÀS EQUIPES DA ESTRATÉGIA SAÚDE DA FAMÍLIA, (Médicos, Enfermeiros, Técnicos de Enfermagem, ACS e ACE), fundamentando este pedido, no art. 9-A, §30, da Lei Federal n° 11.350/16, como ainda, na jurisprudência firmada pelo TRT3, e especialmente, no LAUDO TÉCNICO DE CONDIÇÕES AMBIENTAIS DE TRABALHO — LTCAT, elaborado por profissional Engenheiro de Segurança do Trabalho, contratado pela Prefeitura Municipal no ano de 2015, e que aponta as CONDIÇÕES INSALUBRES a que estão expostos todos os citados profissionais; e 3. Encaminhar, assim que possível, Projeto de Lei para pagamento do PISO SALARIAL aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, referente ao ano de 2022, no valor de R$1.750,00.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Paulo Henrique de Faria</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/req-31-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/req-31-2022.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação ao Prefeito Municipal, para que em caráter emergencial, providencie para ser feito o conserto do muro do cemitério, que está caído, atrapalhando a vida dos moradores que fazem limite com o cemitério. Trata-se de um problema sanitário, devido aos vários agentes causadores de doença que existe nesse local.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/req-53-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/req-53-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que verifique junto a Secretaria Municipal de Saúde a possibilidade de mudança do centro de fisioterapia da UBS do bairro São José para a UBS do Centro, devido a questões de topografia do Pedralva, para facilitar o acesso para quem precisa utilizar desses serviços, que em sua maioria são idosos, cadeirantes ou usam muletas, e com grande dificuldade de locomoção, sendo que UBS do bairro São José cria muitas dificuldades ao acesso pelos pacientes.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Matheus Bustamante Gomes, Aline de Fátima Silva Guedes, Claudio de Lima Lopes, João Batista Machado Filho, Luiz Felipe Silva dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/req-107-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/req-107-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal: a) Que sejam tomadas todas as providências, em especial o encaminhamento de Projeto de Lei para pagamento de piso salarial aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, equivalente a dois salários mínimos, como previu a Emenda Constitucional nº 120/2022. b) Nos termos da mencionada emenda constitucional, referendada pelo laudo técnico das condições ambientais de trabalho elaborado por solicitação da Prefeitura Municipal no ano de 2015, que seja promovido o pagamento de adicional de insalubridade aos referidos profissionais, bem como seja determinada a confecção de perfil profissiográfico previdenciário - PPP, para garantia de contagem de tempo especial como atividade insalubre, para fins de aposentadoria especial.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/req-108-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/req-108-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que providencie, através do Departamento responsável, uma solução para o atendimento médico no bairro Cubatão. O local utilizado para essa finalidade não poderá mais ser utilizado. Sugere então o aluguel de um imóvel, que encontra-se fechado no bairro para que possa continuar o atendimento à população, sem ter que ocorrer deslocamento para a cidade. A população, em sua maioria, não possui meios de transportes para fazer esse deslocamento, se tornando extremamente necessário a resolução desse problema com urgência.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/req-120-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/req-120-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal: 1) Que seja verificada a possibilidade de ampliação dos dias e horários de ATENDIMENTO PEDIÁTRICO nas Unidades de Saúde do Município; e 2) Que quando for necessário, seja viabilizada a SUBSTITUIÇÃO TEMPORÁRIA da profissional que hoje atende nas Unidades de Saúde, sobretudo nas oportunidades em esta estiver em LICENÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Aline de Fátima Silva Guedes, Claudio de Lima Lopes, João Batista Machado Filho, Luiz Felipe Silva dos Reis, Matheus Bustamante Gomes</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/req-169-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/req-169-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que analise, junto com o Secretário Municipal de Saúde, a viabilidade de ampliação do horário de atendimento médico pediatra no período da manhã na UBS Centro e contratação de referido profissional para o período da tarde, para atendimento às crianças do município. Registra que esse pedido vem sendo feito por esta Casa deste janeiro de 2021.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Matheus Bustamante Gomes, Aline de Fátima Silva Guedes, Claudio de Lima Lopes, Fernanda Christiane Tomé Torres, João Batista Machado Filho, Luiz Felipe Silva dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/req-175-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/req-175-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que seja encaminhado, no menor prazo possível, Projeto de Lei para promover o reajustamento ao novo piso nacional, dos vencimentos dos profissionais de enfermagem pertencentes ao quadro de pessoal da Prefeitura Municipal, inclusive os pertencentes à ESF, piso este, estabelecido pela Lei n° 14.434/22, em atendimento à Emenda Constitucional n° 124, de 14 de julho de 2022.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1919/req-178-2022.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1919/req-178-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que seja realizada a contratação de mais um fisioterapeuta que possa atender a alta demanda de pacientes do município.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Vicente Vanildo do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2047/emenda_no_1_-_pl_074-2022_-__gratificacao_farmaceutico.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2047/emenda_no_1_-_pl_074-2022_-__gratificacao_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Emenda nº 1 ao Projeto de Lei nº 74/2022 "Autoriza o Poder Executivo Municipal a instituir gratificação para Farmacêutico Responsável Técnico pela Farmácia Básica Municipal e pela Política de Descentralização do Componente Especializado da Assistência Farmacêutica (PDCEAF), e dá outras providências".</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_no_2_-_pl_074-2022_-__gratificacao_farmaceutico.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_no_2_-_pl_074-2022_-__gratificacao_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Emenda nº 2 ao Projeto de Lei nº 74/2022 "Autoriza o Poder Executivo Municipal a instituir gratificação para Farmacêutico Responsável Técnico pela Farmácia Básica Municipal e pela Política de Descentralização do Componente Especializado da Assistência Farmacêutica (PDCEAF), e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,67 +561,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/req-12-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/req-30-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/req-31-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/req-53-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/req-107-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/req-108-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/req-120-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/req-169-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/req-175-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1919/req-178-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2047/emenda_no_1_-_pl_074-2022_-__gratificacao_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_no_2_-_pl_074-2022_-__gratificacao_farmaceutico.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/req-12-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/req-30-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/req-31-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/req-53-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/req-107-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/req-108-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/req-120-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/req-169-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/req-175-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/1919/req-178-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2047/emenda_no_1_-_pl_074-2022_-__gratificacao_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2022/2081/emenda_no_2_-_pl_074-2022_-__gratificacao_farmaceutico.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>