--- v0 (2026-03-11)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1208" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2406" uniqueCount="1112">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -264,111 +264,282 @@
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/pl_16-2026_-___reajuste_agentes_politicos_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão anual aos agentes políticos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4931/pl_17-2026_-__credito_suplementar_115.000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valr de R$ 115.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4932/pl_18-2026_-__regulamento_da_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4932/19_-_parecer_23-2026_-_plo_18-2026_-_regulamentacao_educacao_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe da criação e regulamentação da Educação em Tempo Integral (ETI) na Rede Municipal de Educação de Pedralva e dá outras providências.</t>
   </si>
   <si>
+    <t>4949</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Jerson Papi de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4949/pl_19-2026_-__autorizacao_para_sepultamento_de_caes_e_gatos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para o sepultamento de cães e gatos junto a seus tutores, no âmbito do Município de Pedralva/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4954</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4954/pl_20-2026_-__credito_suplementar_1.988.00_saude_-_construcao_ubs.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 1.988.000,00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4988</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Valdinei de Paula Silva, David Moises Veloso, Ketrym MariaRodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4988/pl_21-2026_-__pagamento_retroativos_-_camara.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza, no âmbito do Poder Legislativo do Município de Pedralva, o pagamento retroativo de vantagens funcionais aos servidores públicos da Câmara Municipal, nos termos da Lei Complementar Federal nº 226, de 13 de janeiro de 2026, que alterou a Lei Complementar nº 173, de 27 de maio de 2020, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5019</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Luiz Felipe Silva dos Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5019/pl_22-2026_-_continuidde_acompanhamento_estudantes_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a promoção da continuidade do acompanhamento pedagógico e do apoio educacional especializado aos estudantes com deficiência, transtorno do espectro autista e altas habilidades ou superdotação, no âmbito do sistema municipal de ensino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5021</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5021/pl_23-2026_-_regime_de_sobreaviso.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o regime de sobreaviso no âmbito da administração pública de Pedralva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5039</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5039/pl_24-2026_-_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5040</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5040/pl_25-2026_-_credito_suplementar_250.25329.pdf</t>
+  </si>
+  <si>
+    <t>Autoria a abertura de Crédito Suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 250.253,29, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5081</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5081/pl_26-2026_-_subvencao_apae_maria_da_fe.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de subvenção social a APAE - Associação de Pais e Amigos dos Excepcionais de Maria da Fé, para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5082</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5082/pl_27-2026_-_servico_de_inspecao_sanitaria.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Pedralva - MG e dá outras providências.</t>
+  </si>
+  <si>
     <t>4933</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/plc_1-2026_-__cria_cargo_medico_enfermeiro_-_tecnico_enfermagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.597, de 4 de outubro de 2013, para ampliar o número de cargos de técnico de enfermagem, enfermeiro e médico das Equipes de Saúde da Família - ESF, e dá outras providências.</t>
   </si>
   <si>
+    <t>5020</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5020/plc_2-2026_-__altera_vencimento_assistente_administrativo_e_auxiliar_de_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei Complementar nº 019/2010, de 27/12/2010.</t>
+  </si>
+  <si>
+    <t>5051</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5051/plc_3-2026_-__cria_cargos_de_medico_enfermeiro_e_tecnico_de_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos no Quadro Permanente de Pessoal da Prefeitura Municipal de Pedralva - MG, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4803</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Valdinei de Paula Silva, Ketrym MariaRodrigues</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/pr_01-2026_-__altera_regimento_interno_-_presidente_falar_por_ultimo.pdf</t>
   </si>
   <si>
     <t>Altera o art. 192 do Regimento Interno da Câmara Municipal de Pedralva, para dispor sobre a prerrogativa do Presidente da Câmara de falar por último na fase de pronunciamentos dos Vereadores.</t>
   </si>
   <si>
+    <t>5014</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFOFF - Comissão de Finanças, Orçamento e Fiscalização Financeira</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5014/01_-_projeto_de_decreto_legislativo_no_1_-_2026_-_contas_do_municipio_de_pedralva_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova as contas do município de Pedralva relativas ao exercício de 2024.</t>
+  </si>
+  <si>
+    <t>5015</t>
+  </si>
+  <si>
+    <t>CE - Comissão Especial - CE</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5015/pdl_02-2026_-_titulo_de_amigo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Amigo de Pedralva.</t>
+  </si>
+  <si>
+    <t>5016</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5016/pdl_03-2026_-_titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário Pedralvense.</t>
+  </si>
+  <si>
     <t>4804</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Paulo da Silva</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/01_-_requerimento_-_02-02-2026_-_estrada_rocinha.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: determinar ao Secretário Municipal de Obras, juntamente com a equipe de Engenharia da Prefeitura, a realização de estudo técnico para avaliar e indicar as medidas necessárias a serem adotadas no trecho de estrada localizado no Bairro Roçinha, que dá acesso à propriedade do saudoso Sr. Lourenço Leite.</t>
   </si>
   <si>
     <t>4805</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jerson Papi de Sousa</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/01_-_requerimento_-_02-02-2025_-__ponte_na_pipa_-_atalho.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: que, através do setor de obras, com a orientação e acompanhamento do setor de engenharia civil, seja contruída uma nova ponte na estrada do bairro Usina Pedrão, a qual caiu, sendo uma via que serve como atalho de ligação para vários bairros, entre eles Tamanduá, Usina Pedrão, Pipa, Correias, Pedrão e outros.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/02_-_requerimento_-_02-02-2026_-_curva_do_roberto_-_posses.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: Reitero requerimento apresentado em 15 de dezembro de 2025, requerendo que seja realizado serviço de drenagem da água pluvial no trecho da estrada do Bairro Posses, localizado um pouco à frente do ponto conhecido como Curva do Roberto, bem como as intervenções necessárias para conter o escoamento de terra e lama provenientes do alargamento da via.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>Carlos Alberto Vilas Boas</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/01-_requerimento_02-02-2026_-_atendimento_odontologico.pdf</t>
   </si>
@@ -506,157 +677,130 @@
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que sejam tomadas as providências necessárias para a manutenção e recuperação, com o tamponamento das valetas e buracos, existentes em um trecho de aproximadamente 100 (cem) metros da estrada localizada no Bairro Pitangueiras, que dá acesso às propriedades dos senhores Eliseu, Luizinho Batista, Geraldo Faria, Francisco Faria, Marcelo de Oliveira, Maicon de Oliveira, Enivaldo da Silva, Márcio de Oliveira e Antônio de Oliveira.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/06_-_requerimento_09-02-2026_-_estrada_acesso_filhos_ze_irto_ricardo_ferreira_e_marco_ferreira.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que sejam realizadas melhorias na estrada de acesso às propriedades rurais dos filhos do senhor Zé Irto, do senhor Ricardo Ferreira e do senhor Marco Ferreira, por meio de serviços como patrolamento, cascalhamento, drenagem e demais intervenções que se fizerem necessárias.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/07_-_requerimento_09-02-2026_-_estrada_liga_pitangueiras_sertaozinho.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que sejam realizadas melhorias na estrada que liga o Bairro Pitangueiras ao Bairro Sertãozinho, neste município.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/07_-_requerimento_-_09-02-2026_-_estrada_jabuticabal.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: que sejam realizadas obras de manutenção e melhoria na estrada do Bairro Jabuticabal, no trecho que se inicia no final do calçamento até a ponte, com a implantação de saídas adequadas de água (drenagem), a fim de impedir que as águas pluviais escoem sobre a estrada, bem como a colocação de pedras ou material apropriado para reforço da base da via e melhoria das condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4840</t>
-  </si>
-[...1 lines deleted...]
-    <t>20</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/08_-_requerimento_-_09-02-2026_-_quadra_do_loteamento_claudio_bustamante.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: que o Departamento de Obras e/ou de Esporte e Lazer adote as seguintes providências, com a máxima urgência:_x000D_
 1) que seja providenciada a imediata inspeção técnica e a recolocação segura da trave da quadra esportiva localizada no Parque Residencial Cláudio de Souza Bustamante, que atualmente se encontra solta e encostada no alambrado do local._x000D_
 2)  que, emergencialmente, seja implementada uma medida provisória que impeça qualquer risco de acidente, como o retirada da trave ou a fixação temporária e segura da mesma, até que sua recolocação definitiva seja concluída.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Ketrym Maria Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/01_-_requerimento_09-02-2026_-__pedido_amabavicc.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que atenda ao solicitado através do Ofício nº 02/25, de autoria da Associação de Bairros AMABAVICC, protocolado junto à Prefeitura Municipal em 26 de agosto de 2025, sob nº 341, Livro nº 15, fls. 080, promovendo a extensão dos atendimentos odontológicos aos bairros Anhumas, Vintém, Cubatão e Cubatãozinho, bem como apresente posicionamento formal acerca das providências adotadas.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/02_-_requerimento_09-02-2026_-_estrada_bairro_lagoa_-_pedrao.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que, através do setor de obras, seja realizado o cascalhamento em todos os trechos críticos da estrada que liga o Bairro Lagoa ao Bairro Pedrão, uma vez que atualmente há pontos em que nem veículos conseguem trafegar, em razão das péssimas condições da via. Ressalta-se que, ao final do mês de janeiro, completou-se 1 ano que foi apresentado requerimento por este vereador solicitando providências para a referida estrada, porém até o momento, o problema não foi solucionado.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/03_-_requerimento_09-02-2026_-_troca_de_grade_boeiro.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que, através do setor responsável, seja realizada a troca da grade de proteção localizada em frente ao Supermercado Reis, no bairro São José, uma vez que a mesma se encontra danificada.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/04_-_requerimento_09-02-2026_-_manutencao_de_estrada_bairro_pipa.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que, através do setor de obras, seja realizado o cascalhamento em um trecho da estrada localizado logo abaixo da residência do senhor Lázaro Lopes, no bairro Pipa.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/05_-_requerimento_09-02-2026_-_odontologico_lagoa.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que, por meio da Secretaria Municipal de Saúde, seja realizada a implantação e/ou programação de atendimento odontológico no bairro Lagoa.</t>
   </si>
   <si>
     <t>4876</t>
-  </si>
-[...1 lines deleted...]
-    <t>26</t>
   </si>
   <si>
     <t>Jerson Papi de Sousa, Alexandre Jhonatan de Souza</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/09_-_requerimento_-_19-02-2026_-_capina_mato_laterais_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: que determine ao setor competente:_x000D_
 1.	a realização imediata da roçagem e capina ecológica do mato nas laterais das estradas rurais de todo o município, considerando o avanço da vegetação que vem prejudicando o tráfego e a segurança dos usuários;_x000D_
 2.	que, quando da realização dos serviços de patrolamento das estradas rurais, seja designado juntamente um ajudante de serviços gerais para executar a abertura e limpeza das saídas de água, enquanto o operador realiza o patrolamento, tendo em vista que tal atividade não é de competência do operador de máquina, sendo necessária a presença de servidor específico para essa função.</t>
   </si>
   <si>
     <t>4877</t>
-  </si>
-[...1 lines deleted...]
-    <t>27</t>
   </si>
   <si>
     <t>Jerson Papi de Sousa, Ketrym Maria Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/10_-_requerimento_-_19-02-2026_-_estrada_floresta_-_ze_grande.pdf</t>
   </si>
   <si>
     <t>desta solicitação ao senhor Prefeito: que determine ao setor competente a realização de manutenção em dois trechos da estrada localizada no Bairro Floresta, nas proximidades da conhecida “Curva do Zé Grande”.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/11_-_requerimento_-_19-02-2026_-_estrada_pipa_-_perto_antigo_pesqueiro.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: que determine ao setor competente a realização de manutenção urgente no trecho da estrada do Bairro Pipa, nas proximidades do antigo pesqueiro.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
@@ -736,53 +880,50 @@
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/15-_requerimento_-19-02-2026_-_bueiro_em_frente_da_porta_principal_da_igreja.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que determine ao setor competente a realização de estudo técnico e, posteriormente, a execução de obra para captação de águas pluviais, utilizando o bueiro já existente em frente ao portão de entrada da porta principal da Igreja Matriz de São Sebastião.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Alexandre Jhonatan de Souza</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/01_-_requerimento_19-02-2026_-_animais_soltos_bairro_tamandua.pdf</t>
   </si>
   <si>
     <t>solicitação ao senhor Prefeito: que seja oficiado à Secretaria Municipal competente para que adote medidas imediatas de recolhimento, avaliação e manejo de um animal que se encontra solto nas vias públicas do Bairro Tamanduá.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>36</t>
-  </si>
-[...1 lines deleted...]
-    <t>Luiz Felipe Silva dos Reis</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/02_-_requerimento__19-02-2026_-_bairro_bica_-_rede_pluvial.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: _x000D_
 •	Que seja informado pelo setor competente da Prefeitura (Engenharia e Obras) qual seria o custo/orçamento para realizar uma obra para melhoria da rede pluvial do bairro Bica, devendo ser apresentado um esboço de um projeto sobre o local._x000D_
  •	Que seja informado pelo setor competente da Prefeitura (Engenharia e Obras) o custo/orçamento para a troca das manilhas e bueiros da rede pluvial principal do bairro Bica, a fim que seja instalado manilhas e bueiros maiores,  e até mesmo para fazer uma “galeria” no local, devendo ser apresentado um esboço de um projeto sobre tal informação e possível obra. _x000D_
 •	Que seja informado pelo setor competente da Prefeitura (Engenharia e Obras) qual medida paliativa e eficiente e de menor custo poderia ser realizada no bairro da Bica para resolver o problema da rede pluvial, garantindo mais segurança aos moradores do bairro, devendo ser apresentado um esboço de um projeto sobre tal informação e possível obra.  (...)</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/06_-_requerimento_23-02-2026_-_manutencao_de_estrada_pedrao_-_rodovia.pdf</t>
   </si>
   <si>
     <t>solicitação ao Senhor Prefeito Municipal: que, através da Secretaria de Obras, seja realizado o patrolamento da estrada que liga o bairro Pedrão até a rodovia, tendo em vista que a mesma se encontra em péssimas condições de tráfego, com diversas valetas e muitos buracos ao longo da via.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
@@ -1159,83 +1300,1289 @@
   <si>
     <t>Solicita URGÊNCIA ESPECIAL para os seguintes projetos:_x000D_
 Projeto de Lei nº 6, de 2026 “Autoriza a abertura de Crédito Suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 295.000,00, e dá outras providências”;_x000D_
 Projeto de Lei nº 9, de 2026 “Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 2.274.120,37, e dá outras providências”;_x000D_
 Projeto de Lei nº 13, de 2026 “Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 118.466,32, e dá outras providências”;_x000D_
 Projeto de Lei nº 14, de 2026 “Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 3.470.454,80, e dá outras providências”; e_x000D_
 Projeto de Lei nº 15, de 2026 “Dispõe sobre o fornecimento de transporte para deslocamento de pessoas em tratamento de dependência química e/ou alcoolismo, no âmbito</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/02_-_requerimento_09-03-2026_-_urgencia_especial_pls_6_9_13_e14___-_2026.pdf</t>
   </si>
   <si>
     <t>Solicita URGÊNCIA ESPECIAL para os seguintes projetos:_x000D_
 Projeto de Lei nº 6, de 2026 “Autoriza a abertura de Crédito Suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 295.000,00, e dá outras providências”;_x000D_
 Projeto de Lei nº 9, de 2026 “Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 2.274.120,37, e dá outras providências”;_x000D_
 Projeto de Lei nº 13, de 2026 “Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 118.466,32, e dá outras providências”; e_x000D_
 Projeto de Lei nº 14, de 2026 “Autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva, para o exercício de 2026, no valor de R$ 3.470.454,80, e dá outras providências”.</t>
   </si>
   <si>
+    <t>4955</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4955/23_-_requerimento_-_16-03-2026_-_entulho_rua_flavio.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que, por meio da secretaria competente, sejam tomadas as providências necessárias para a retirada do entulho de construção civil que se encontra amontoado às margens da Avenida Flávio Antônio de Abreu Paiva, desobstruindo a calçada e parte da via pública.</t>
+  </si>
+  <si>
+    <t>4956</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Jerson Papi de Sousa, Alexandre Jhonatan de Souza, Luiz Felipe Silva dos Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4956/24_-_requerimento_-_16-03-2026_-_bueiro_avenida_claudio_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que, por meio da Secretaria competente, sejam adotadas providências urgentes para a limpeza das manilhas do bueiro localizado na Avenida Cláudio Rodrigues de Souza, importante via de acesso a diversos bairros rurais do Município, bem como a desobstrução e limpeza da área situada na parte inferior e superior da avenida, por onde ocorre o escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>4957</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4957/25_-_requerimento_-_16-03-2026_-_ponte_cubatao_perto_celau_fazenda_do_joao.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que seja realizada vistoria e providenciadas melhorias estruturais na ponte localizada na estrada principal do Bairro Cubatão, tendo como ponto de referência a Fazenda do senhor João e a propriedade do senhor Celau.</t>
+  </si>
+  <si>
+    <t>4958</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4958/26_-_requerimento_-_16-03-2026_-_bueiro_cubatao_proximo_celau.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que seja realizada a desobstrução (desentupimento) do bueiro localizado na estrada principal do Bairro Cubatão, conforme identificado nas fotos que seguem anexas.</t>
+  </si>
+  <si>
+    <t>4959</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4959/27_-_requerimento_-_16-03-2026_-_limpeza_mato_alta_vile.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que sejam tomadas as devidas providências, por meio do setor competente, para a realização de capina e limpeza do mato no loteamento Alta Ville.</t>
+  </si>
+  <si>
+    <t>4960</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/28_-_requerimento_-_16-03-2026_-_valetas_em_frente_entrada_brutsbeer.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que sejam adotadas as providências necessárias para solucionar o problema de escoamento de água de chuva no trecho da estrada de acesso ao Bairro Campestre, em frente à entrada do estabelecimento Brutts Beer.</t>
+  </si>
+  <si>
+    <t>4961</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/29_-_requerimento_-_16-03-2026_-_estrada_campestre_em_frente_paulao.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que determine ao setor competente da Prefeitura a realização de melhorias nas condições de um trecho da estrada localizado no Bairro Campestre, nas proximidades da residência do senhor Paulão.</t>
+  </si>
+  <si>
+    <t>4962</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4962/30_-_requerimento_-_16-03-2026_-_estrada_anhumas_proximo_marquinho_iado.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que seja realizada manutenção em trecho da estrada rural localizado no Bairro Anhumas, mais precisamente na bifurcação de acesso à propriedade dos familiares do saudoso senhor Amado Garcia e também ao acesso ao Bairro Cubatão, tendo como referência o sítio do senhor Marquinho Bustamante.</t>
+  </si>
+  <si>
+    <t>4963</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4963/31_-_requerimento_-_16-03-2026_-_escoamentode_agua_no_jardim.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que a Prefeitura Municipal realize estudos técnicos e providências para melhorias no sistema de escoamento de águas pluviais no Jardim da Praça Carneiro de Rezende, incluindo, se necessário, adequações na drenagem, instalação ou ampliação de bocas de lobo, redirecionamento de tubulações e demais intervenções que garantam o correto escoamento da água da chuva no local.</t>
+  </si>
+  <si>
+    <t>4964</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4964/11_-_requerimento_16-03-2026_-_serra_do_balaio.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: realizar serviços de cascalhamento na localidade conhecido por Serra do Balaio e nos  Abertão e Três Paineiras, bem como manutenção das saídas de água e a capina do mato nas laterais, com o objetivo de melhorar as condições de tráfego e garantir melhor escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>4965</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4965/12_-_requerimento_16-03-2026_-_jabuticaval_a_rodovia_-_casclhar_e_rocar.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: manutenção da estrada vicinal que liga o Bairro Jabuticabal à Rodovia MG-347, com a realização de cascalhamento da via e roçada das beiradas da estrada.</t>
+  </si>
+  <si>
+    <t>4966</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4966/13_-_requerimento_16-03-2026_-_ponte_e_estrada_bairro_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: que sejam realizadas melhorias urgentes na ponte localizada na chegada do Bairro Santo Antônio, bem como manutenção em alguns pontos da mesma estrada.</t>
+  </si>
+  <si>
+    <t>4967</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4967/14_-_requerimento_16-03-2026_-_tamandua_-_em_frente_bar_da_fatinha.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: que seja realizada manutenção no bueiro localizado em trecho da estrada do Bairro Tamanduá, em frente à entrada do Bar da Fatinha.</t>
+  </si>
+  <si>
+    <t>4968</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4968/32_-_requerimento_-_16-03-2026_-_terra_no_asfalto_e_tampa_bueiro_no_loteamento_alta_ville.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que determine ao setor competente a adoção das seguintes providências:_x000D_
+1.	A remoção da terra que deslizou e encontra-se amontoada no trecho onde a Avenida Flávio Antônio de Abreu Paiva encontra-se com a Avenida Professor Sebastião Raimundo Tarcísio, no loteamento Alta Ville, uma vez que a situação pode causar transtornos à circulação de veículos e pedestres._x000D_
+2.	A verificação e o devido conserto da tampa do bueiro, que se encontra solta em trecho da mesma localidade, oferecendo risco à segurança da população.</t>
+  </si>
+  <si>
+    <t>4969</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Luiz Felipe Silva dos Reis, Deildo Nunes Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4969/04_-_requerimento_16-03-2026_-_causa_animal.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito : Considerando o crescente número de animais abandonados nas ruas, bem como as constantes manifestações da população sobre a necessidade de ações efetivas nesta área, solicita-se que o Poder Executivo informe:_x000D_
+•	Qual setor, departamento ou secretaria da Prefeitura é atualmente responsável pelas políticas relacionadas à causa animal no município;_x000D_
+•	Quais ações estão sendo desenvolvidas atualmente pela administração municipal voltadas à proteção e bem-estar animal;_x000D_
+•	Se existe programa de castração de animais (cães e gatos) em andamento ou previsto para o município;_x000D_
+•	Em caso positivo, quantos animais já foram castrados e qual a previsão de continuidade ou ampliação do programa;_x000D_
+•	Se há planejamento ou cronograma para realização de campanhas de castração nos próximos meses;_x000D_
+•	Quais providências estão sendo tomadas em relação aos animais abandonados nas ruas, incluindo ações de recolhimento, tratamento e encaminhamento para adoção;_x000D_
+•	Se existe ...</t>
+  </si>
+  <si>
+    <t>4970</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4970/05_-_requerimento_16-03-2026_estradas_rural.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: Informações e providências quanto à manutenção dos trechos críticos das estradas rurais nos bairros Corrêas, Pedra Batista, Pitangueiras, Santo Antônio, Pedrão, Pipa, Baixada do Pedrão, Estiva, Alecrim, Abertão, Vintém, Contendas e Sertãozinho. Solicita-se que sejam realizadas obras de melhorias nesses pontos mais críticos, com colocação de pedras, cascalho e limpeza da saída de água, tendo em vista que se tratam de trechos que todos os anos apresentam problemas, principalmente no período de chuvas. Solicita ainda, que o Poder Executivo informe se há planejamento para manutenção desses trechos críticos das estradas rurais nos bairros mencionados. Quando essas melhorias poderão ser realizadas? Existe algum cronograma de manutenção preventiva para evitar que esses problemas se repitam todos os anos?</t>
+  </si>
+  <si>
+    <t>4971</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4971/04_-_requerimento_23-03-2026_-_estrada_alecrim.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que sejam tomadas as devidas providências para a realização de serviços de saída de água (drenagem), roçada, patrolamento e cascalhamento em todos os pontos críticos da estrada do bairro Alecrim, no trecho que se inicia no asfalto até a divisa com o município de Maria da Fé, visando melhorar as condições de tráfego e garantir segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>4972</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4972/13_-_requerimento_23-03-2026_-_manutencao_de_estrada_lagoa_-_coracao.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que através do setor de obras seja colocado cascalho/pedra em dois trechos de estradas no bairro Lagoa, logo acima do local onde está instalado o coração com os dizeres “Mãe Navegante”.</t>
+  </si>
+  <si>
+    <t>4973</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4973/14_-_requerimento_23-03-2026_-_manutencao_de_estrada_estiva.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que através do setor responsável seja feita a roçagem do mato e a colocação de pedras em um trecho de estrada no bairro Estiva, pois o mesmo se encontra em péssimas condições de acesso, com muitos buracos e, em dias de chuva, forma-se muito barro, conforme mostra a foto abaixo.</t>
+  </si>
+  <si>
+    <t>4974</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4974/15_-_requerimento_23-03-2026_-_estrada_jabuticabal_-_laercio.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: que sejam realizadas, com urgência, obras de manutenção e recuperação da estrada localizada no bairro Jabuticabal, nas proximidades do antigo terreno que pertencia ao Sr. Laércio, incluindo serviços de patrolamento, cascalhamento e demais melhorias necessárias para garantir condições adequadas de tráfego.</t>
+  </si>
+  <si>
+    <t>4975</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4975/33_-_requerimento_-_23-03-2026_-_rua_jose_carneiro_santiago_caminhao_bate_na_sacada_da_casa_familia_milton_foieiro.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que o setor competente da Prefeitura realize a devida análise e adote providências quanto à organização do trânsito na Rua José Carneiro Santiago, via de mão única no sentido da Avenida Tancredo Neves à Rua Dona Miquita, especialmente no que se refere ao estacionamento de veículos e ao tráfego irregular de caminhões, com a intensificação da fiscalização da proibição já existente, bem como a avaliação da possibilidade de pintura do meio-fio em ambos os lados da via de forma a restringir o estacionamento e ampliar a área de circulação.</t>
+  </si>
+  <si>
+    <t>4976</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Alexandre Jhonatan de Souza, Luiz Felipe Silva dos Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4976/03_-_requerimento_23-03-2026_-_sampe.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal, para que preste informações e envie os documentos referente a SAMPE (Sociedade amigos do Menor Predralvense), nos seguintes termos:Requer o envio dos seguintes documentos a esta Casa Legislativa:_x000D_
+1.	Cópias dos Termos de Colaboração e/ou Termos de Fomento firmados com a SAMPE; _x000D_
+2.	Cópias das solicitações de prestação de contas encaminhadas à SAMPE; _x000D_
+3.	Prestação de contas referente ao exercício de 2025; _x000D_
+4.	Relatórios de monitoramento e avaliação da parceria; _x000D_
+5.	Plano de trabalho aprovado; _x000D_
+6.	Cópias de notificações encaminhadas pelo Município à SAMPE, bem como eventuais apontamentos de irregularidades, advertências ou sanções aplicadas à entidade;_x000D_
+7.	Que informe como será resolvido a situação dos professores de educação física que trabalhavam na Sampe,  quem irá fazer o pagamento da rescisão? _x000D_
+8.	- A Sampe não receberá mais recursos da Prefeitura? As atividades da instituição Sampe se encerraram?_x000D_
+9.	- O Executivo sabendo desta rescisão ...</t>
+  </si>
+  <si>
+    <t>4977</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4977/15_-_requerimento_23-03-2026_-_apae_de_maria_da_fe.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que o Poder Executivo Municipal realize o repasse de subvenção para a APAE de Maria da Fé, tendo em vista que uma criança do Bairro Serrinha é atendida pela instituição, sendo de grande importância a permanência da ajuda financeira do nosso município.</t>
+  </si>
+  <si>
+    <t>4989</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4989/03_-_requerimento_06-04-2026_-_buraco_pedro_tiana.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao senhor Prefeito: que seja realizada, com a máxima urgência, a manutenção e reparação de um buraco existente em trecho da Rua Coronel Machado, localizado em frente à residência dos familiares do saudoso senhor conhecido por Pedro Tiana.</t>
+  </si>
+  <si>
+    <t>4990</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4990/05_-_requerimento_06-04-2026_-_estrada_vianas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: providências quanto à situação da via pública localizada na região conhecida como “Rua dos Vianas”, neste município, sendo necessárias as seguintes melhorias:_x000D_
+1.	a realização de manutenção urgente da via, com medidas paliativas, como nivelamento e cascalhamento; _x000D_
+2.	esclarecimentos sobre o planejamento para execução do calçamento prometido; e_x000D_
+3.	caso a obra dependa de recursos estaduais, que sejam informadas as providências já adotadas pelo Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>4991</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4991/04_-_requerimento_06-04-2026_-__estrada_posses.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: que sejam realizadas, com a máxima urgência, melhorias na estrada do Bairro Posses, a saber:_x000D_
+1.	A realização de roçada ao longo da estrada, tendo em vista que, em diversos pontos, o mato já tomou conta da via;_x000D_
+2.	A manutenção e desobstrução dos bueiros existentes;_x000D_
+3.	O cascalhamento dos trechos mais críticos, a fim de garantir melhores condições de tráfego e segurança.</t>
+  </si>
+  <si>
+    <t>4992</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4992/34_-_requerimento_-_06-04-2026_-_estrada_contendas_-_terra_beirada_-_duda.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: providências quanto à retirada de terra que deslizou para a beirada da estrada do bairro Contendas, nas proximidades da propriedade dos familiares do saudoso senhor Duda.</t>
+  </si>
+  <si>
+    <t>4993</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4993/35_-_requerimento_-_06-04-2026_-_serra_balaio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao senhor Prefeito: realização de serviços de manutenção na estrada do Bairro Posses, especificamente no trecho conhecido como Serra do Balaio.</t>
+  </si>
+  <si>
+    <t>4994</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4994/36_-_requerimento_-_06-04-2026_-_passador_de_gado_-_celio_fernandes_balaio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao senhor Prefeito: que seja realizada a substituição dos pranchões do passador de gado localizado na estrada do Bairro Balaio, especificamente no trecho que corta a propriedade do senhor Célio Fernandes.</t>
+  </si>
+  <si>
+    <t>4995</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4995/37_-_requerimento_-_06-04-2026_-_estrada_pilao_-_contendas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao senhor Prefeito: que sejam tomadas providências urgentes para a recuperação e manutenção da estrada vicinal que serve como atalho de ligação entre o Bairro Contendas e o Bairro Posses, passando pela propriedade do senhor conhecido como Pilão, com a realização de serviços como patrolamento, cascalhamento, drenagem e demais melhorias necessárias.</t>
+  </si>
+  <si>
+    <t>4996</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4996/38_-_requerimento_-_06-04-2026_-_buraco_rua_loteamento_pinheinho_-_deposito_do_alan.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao senhor Prefeito: recuperação adequada do calçamento em uma rua do Loteamento Pinheirinho, em frente ao depósito do Sr. Alan, bem como a verificação e o devido reparo do vazamento de água existente nas proximidades do referido local, além da adoção de medidas necessárias para garantir a correta recomposição da via após intervenções realizadas pela Copasa.</t>
+  </si>
+  <si>
+    <t>4997</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4997/39_-_requerimento_-_06-04-2026_-_barranco_rua_dona_miquita.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao senhor Prefeito: que sejam realizadas, com urgência, as seguintes providências na Rua Dona Miquita:_x000D_
+•	Limpeza e roçada do mato existente no barranco; _x000D_
+•	Retirada de entulhos e vegetação excessiva; _x000D_
+•	Execução de obra de contenção do barranco (muro de arrimo, gabião ou solução técnica adequada); _x000D_
+•	Implantação de sistema de drenagem para evitar o escoamento de terra; _x000D_
+•	Manutenção e desobstrução da calçada afetada.</t>
+  </si>
+  <si>
+    <t>4998</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4998/06_-_requerimento_06-04-2026_-_estrada_contendas_-_proximo_ubs.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: construção de um bueiro em frente à Unidade Básica de Saúde (UBS) do bairro Contendas, bem como a limpeza e desobstrução dos bueiros existentes na serra do Bairro Posses, no sentido Bairro Contendas.</t>
+  </si>
+  <si>
+    <t>4999</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4999/014_-_requerimento_06-04-2026_-_estrada_divisa_-_nenem_fernandes_e_joao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: realização de manutenção na estrada do Bairro Divisa, no trecho que passa pela propriedade do senhor Neném Fernandes e se estende até a residência do senhor João, com a execução de serviços de patrolamento e colocação de cascalho.</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5000/015_-_requerimento_06-04-2026_-estrada_balaio_-_abertao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: realização de manutenção da estrada vicinal que liga o Bairro Balaio ao Bairro Abertão, com a passagem de máquina (patrolamento) e cascalhamento dos trechos mais críticos, a fim de garantir melhores condições de tráfego.</t>
+  </si>
+  <si>
+    <t>5001</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5001/016_-_requerimento_06-04-2026_-_barranco_dona_miquita_e_em_frente_base_materiais_de_construcao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: adoção de providências urgentes quanto à situação dos barrancos localizados na Rua Dona Miquita e na Avenida Tancredo Neves, na entrada do Bairro São José, com a realização de avaliação técnica no local, execução de obras de contenção adequadas, como muro de arrimo ou outra solução eficaz, bem como a limpeza e manutenção periódica da vegetação existente.</t>
+  </si>
+  <si>
+    <t>5002</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5002/017_-_requerimento_06-04-2026_-_informacoes_sobre_licitacao_compra_de_pedras_para_estrada.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: encaminhar à Câmara Municipal informações detalhadas acerca da licitação realizada para aquisição de pedras destinadas à manutenção das estradas rurais do município. solicita-se:_x000D_
+1.	Qual foi a quantidade total de material (pedras) licitada;_x000D_
+2.	Qual o valor total estimado e o valor final contratado na referida licitação;_x000D_
+3.	Qual a empresa vencedora do certame;_x000D_
+4.	Cópia do contrato firmado;_x000D_
+5.	Informações sobre a execução do contrato, tais como: quantidade de material já entregue, locais de aplicação, cronograma de execução, valores já pagos e saldo contratual, bem como eventuais aditivos ou alterações contratuais.</t>
+  </si>
+  <si>
+    <t>5003</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5003/06_-_requerimento_06-04-2026_-_estrada_rural_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: que sejam realizadas obras de melhorias nos pontos mais críticos da estrada de acesso ao bairro Santo Antônio, com colocação de pedras, cascalho e limpeza da saída de água, tendo em vista que se tratam de trechos que todos os anos apresentam problemas, principalmente no período de chuvas. Solicita ainda, que o Poder Executivo realize com urgência a manutenção da ponte do bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>5004</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5004/04_-_requerimento_06-04-2026_-_urgencia_especial_pls_8_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita concessão de URGÊNCIA ESPECIAL para o Projeto de Lei nº 8, de 2026, que autoriza, no âmbito do Município de Pedralva, o pagamento retroativo de vantagens funcionais aos servidores públicos municipais, nos termos da Lei Complementar Federal nº 226, de 13 de janeiro de 2026, que alterou a Lei Complementar nº 173, de 27 de maio de 2020.</t>
+  </si>
+  <si>
+    <t>5022</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5022/40_-_requerimento_-_13-04-2026_-_pista_de_caminhada.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: Reitera requerimentos apresentados em 13 de janeiro, 10 de fevereiro, 22 de abril, 4 de agosto, 13 de outubro, 15 de dezembro de 2025, e em 2 de fevereiro de 2026, para que, através do setor responsável, sejam realizadas melhorias na pista de caminhada “Amado José da Silva”, a saber:_x000D_
+1.	colocar pedras de rio ou brita na parte que não é pavimentada, para avitar que forme barro, nos dias de chuva; _x000D_
+2.	fazer o correto escoamento da água de chuva nas laterais, de forma a evitar que a água de chuva e a lama invadam a pista; _x000D_
+3.	execução de serviço de drenagem na cabeceira da pista de caminhada, de forma que a água proveniente do pasto acima da pista seja devidamente direcionada para o bueiro existente à frente; e_x000D_
+4.	garantir, por meio de fiscalização, que ciclistas não utilizem a pista de caminhada.</t>
+  </si>
+  <si>
+    <t>5023</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5023/41_-_requerimento_-_13-04-2026_-_estrada_estiva_-_antiga_cascalheira.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: reitera o requerimento apresentado em 17 de março, 4 de agosto, 10 de novembro e 1 de dezembro de 2025, e em 23 de fevereiro de 2026, solicitando que seja determinado ao setor competente, especialmente à Secretaria de Obras, a realização de melhorias na estrada do Bairro Estiva, mais precisamente na estrada de acesso à antiga cascalheira, a qual se encontra em péssimas condições de tráfego, com valetas, buracos e caixas de bueiro sem grade de proteção. Além disso, solicita-se melhorias na estrada secundária localizada em frente à Igrejinha do referido bairro, que também apresenta condições inadequadas para o tráfego seguro.</t>
+  </si>
+  <si>
+    <t>5024</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5024/018_-_requerimento_13-04-2026_-_estrada_pitangueiras_-_tres_paineiras.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: realização de obras de infraestrutura na estrada que liga o Bairro Pitangueiras ao Bairro Três Paineiras, consistentes na construção de bueiros nos pontos onde se faz necessária a adequada drenagem das águas pluviais, bem como o patrolamento de toda a extensão da via.</t>
+  </si>
+  <si>
+    <t>5025</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5025/019_-_requerimento_13-04-2026_-_virador_de_onibus_limeira.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que sejam tomadas as devidas providências para melhorias na localidade conhecida como “Virador de Ônibus”, situada no Bairro Limeira, nas proximidades do Milo Monti.</t>
+  </si>
+  <si>
+    <t>5026</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5026/16_-_requerimento_13-04-2026_-_estrada_jabuticabal.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: que sejam realizados serviços de patrolamento e cascalhamento na estrada do Bairro Jabuticabal, iniciando-se no final do calçamento, seguindo até a residência do Sr. Juninho e a propriedade do ex-prefeito Luizinho.</t>
+  </si>
+  <si>
+    <t>5027</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5027/17_-_requerimento_13-04-2026_-_lixeira_bairro_vintem_-_proximo_sergio_piazza.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: instalação de uma lixeira pública nas proximidades do abrigo de ônibus localizado no bairro Vintém, na beirada da rodovia MG-347, especificamente na curva próxima ao sítio de propriedade do senhor Sérgio Pizza.</t>
+  </si>
+  <si>
+    <t>5028</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5028/04_-_requerimento_13-04-2026_-__forum_-_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: providenciar a cessão de servidor municipal, 1 (uma) vez ao mês, para a realização de serviços de jardinagem no Fórum da Comarca, situado neste município.</t>
+  </si>
+  <si>
+    <t>5029</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5029/07_-_requerimento_13-04-2026_-_rua_xavier_lisboa_e_casemiro_osorio.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Exmo. Senhor Prefeito Municipal: que sejam realizadas obras de melhorias nos pontos mais críticos das ruas Xavier Lisboa e Casemiro Osório, tendo em vista que as ruas encontram-se com buracos em suas margens que ocasionam o acúmulo de água e causa um grande transtorno para a população.</t>
+  </si>
+  <si>
+    <t>5030</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5030/08_-_requerimento_13-04-2026_-_emenda_impositiva.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Exmo. Senhor Prefeito Municipal:_x000D_
+- Que informe se foram realizadas todas as ações necessárias pela à Administração Municipal para o cumprimento dos critérios de transparência e rastreabilidade determinados pela decisão do STF e dos parâmetros de abrangência estabelecidos no ato regulamentador do respectivo Tribunal de Contas em relação as emendas parlamentares impositivas de 2026. _x000D_
+- Que informe a situação da execução das emendas impositivas de 2026. _x000D_
+- Solicito também, que seja encaminhado os documentos pertinentes que embasarão a resposta deste requerimento.</t>
+  </si>
+  <si>
+    <t>5031</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5031/09_-_requerimento_13-04-2026_-__manutencao_quadra.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Exmo. Senhor Prefeito Municipal:_x000D_
+- Que sejam realizadas obras de melhorias na quadra esportiva localizada no bairro Parque Residencial Cláudio Souza Bustamante, tendo em vista ser uma obra recentemente realizada em nosso município, bem como, ser a única quadra aberta no perímetro urbano de Pedralva, local onde várias pessoas estão utilizando para a prática esportiva, portanto, precisamos garantir melhorais no local e para quem utiliza. Assim, apresento as seguintes melhorias que precisam serem realizadas:_x000D_
+•	manutenção urgente dos dois gols/traves da quadra, _x000D_
+•	instalação de poste para a iluminação do local, podendo ser instalado poste com lâmpadas solares._x000D_
+•	que seja realizada uma obra de cobertura da quadra.</t>
+  </si>
+  <si>
+    <t>5041</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5041/07_-_requerimento_22-04-2026_-_bloquetes_quebrados_e_no_refazimento_do_calcamento_na_esquina_da_rua_jose_de_oliveira_lopes.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: realização de manutenção na via pública, consistente na substituição dos bloquetes quebrados e no refazimento do calçamento na esquina da Rua José de Oliveira Lopes com a Rua Casimiro Osório, nas proximidades da residência do Sr. Geraldo Firmino.</t>
+  </si>
+  <si>
+    <t>5042</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5042/18_-_requerimento_22-04-2026_-_estrada_furnas_-_carmocoffe.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: realização de serviços de patrolamento e cascalhamento na estrada do Bairro Furnas, especialmente no trecho que passa pela empresa CarmoCoffees.</t>
+  </si>
+  <si>
+    <t>5043</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5043/16_-_requerimento_22-04-2026_-_manutencao_de_estrada_lagoa-estiva.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que, através do setor de obras, seja realizado o patrolamento da estrada rural que inicia no bairro Lagoa e segue sentido ao bairro Estiva, incluindo também a roçagem em toda a extensão da via.</t>
+  </si>
+  <si>
+    <t>5044</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5044/17_-_requerimento_22-04-2026_-_manutencao_de_estradas__pipa_pedrao_lagoa.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que, através do setor de obras, seja realizado o patrolamento das estradas que atendem os bairros Pedrão e Pipa, no sentido ao bairro Lagoa, estendendo-se até a rodovia que dá acesso à cidade. Solicita-se, também, que seja feita a roçagem das margens dessas estradas, tendo em vista o excesso de mato alto.</t>
+  </si>
+  <si>
+    <t>5045</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5045/42_-_requerimento_-_22-04-2026_-_estrada_de_acesso_a_torre_de_tv.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: obras de manutenção e recuperação da estrada rural que dá acesso à torre de transmissão de TV e sinal de telefonia móvel, localizada na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>5046</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5046/43_-_requerimento_-_22-04-2026_-_estrada_paulino_-_ate_ponte_nova.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: realização de serviços de manutenção no trecho da estrada do Bairro Paulino, iniciando na saída do asfalto até a ponte recentemente reconstruída.</t>
+  </si>
+  <si>
+    <t>5047</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5047/44_-_requerimento_-_22-04-2026_-_estrada_bela_vista_-_acesso_a_calha_do_tiago.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: realização de melhorias na via localizada no Bairro Bela Vista, a qual não possui pavimentação, especialmente no trecho onde está situada a empresa de calhas de Tiago Vilela Lemos.</t>
+  </si>
+  <si>
+    <t>5048</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5048/45_-_requerimento_-_22-04-2026_-_informacoes_quadra_da_escola_cel_machado.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que o Poder Executivo Municipal, por meio do setor competente, encaminhe as seguintes informações:_x000D_
+1.	Qual o atual estágio da obra da quadra da Escola Municipal Coronel Gaspar; _x000D_
+2.	Qual a justificativa para a não conclusão da obra até o presente momento; _x000D_
+3.	Qual o prazo previsto para a finalização completa da quadra; _x000D_
+4.	Se há entraves de ordem técnica, contratual ou orçamentária que estejam ocasionando o atraso; _x000D_
+5.	Encaminhamento de cópia do contrato e eventuais aditivos referentes à execução da obra.</t>
+  </si>
+  <si>
+    <t>5049</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Alexandre Jhonatan de Souza, Carlos Alberto Vilas Boas, David Moisés Veloso, Luiz Felipe Silva dos Reis, Valdinei de Paula Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5049/05_-_requerimento_22-04-2026_-_informacoes_cargo_diretor_de_departamento.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Senhor Prefeito Municipal: encaminhamento a esta Casa Legislativa as seguintes informações sobre alterações nos cargos de Diretores de Departamento:_x000D_
+a)	Em que data efetivamente ocorreram as alterações nos cargos de Diretores de Departamento?_x000D_
+b)	Quais Departamentos sofreram modificações?_x000D_
+c)	Quais são os atuais Diretores e em quais Departamentos se encontram lotados?_x000D_
+d)	Em quais funções os antigos Diretores encontram-se atualmente lotados?_x000D_
+e)	Qual a razão da ausência de publicação dos atos de nomeação e exoneração no Diário Oficial?</t>
+  </si>
+  <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5050/020_-_requerimento_22-04-2026_-_estrada_q_liga_bairro_abertao_a_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que sejam realizados serviços de manutenção, patrolamento e cascalhamento na estrada rural que liga o Bairro Abertão ao Município de Santa Rita do Sapucaí, conhecida como Estrada do Zé Ribeiro, a qual dá acesso às propriedades da Senhora Luzia Barbêdo e do Senhor João Camilo.</t>
+  </si>
+  <si>
+    <t>5054</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5054/46_-_requerimento_-_27-04-2026_-_limpeza_mato_alta_vile.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: reitera requerimento apresentado em 16 de março de 2026, para que sejam tomadas as devidas providências, por meio do setor competente, para a realização de capina e limpeza do mato no loteamento Alta Ville.</t>
+  </si>
+  <si>
+    <t>5055</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5055/47_-_requerimento_-_27-04-2026_-_rebaixar_quebra-mola_estrada_campestre.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito Municipal: reitera requerimento apresentado em 21 de agosto de 2025,  para que o Poder Executivo entre em contato com a empresa responsável pelo Loteamento Alta Ville, solicitando providências quanto ao rebaixamento do segundo quebra-molas existente na Avenida Flávio Antônio de Abreu Paiva, sentido bairro Campestre, e instalação de sinalização.</t>
+  </si>
+  <si>
+    <t>5056</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5056/48_-_requerimento_-_27-04-2026_-_pintura_faixa_de_pedestre_avenida_tancredo_neves_em_frente_ze_baixinho.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito Municipal: que seja realizada, com a máxima urgência, a pintura da faixa de pedestres já existente, bem como a construção de uma faixa elevada (travessia elevada) e a instalação de placa de sinalização indicando a presença de faixa de pedestres na Avenida Tancredo Neves, em frente ao comércio de materiais de construção Casa Magalhães.</t>
+  </si>
+  <si>
+    <t>5057</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5057/49_-_requerimento_-_27-04-2026_-_informacoes_sobre_obras_na_rua_maria_cibele.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito Municipal: requer-se que sejam prestadas, de forma clara e detalhada, as seguintes informações acerca da Rua Dona Maria Cibele:_x000D_
+1.	A previsão para o início e a conclusão das obras no referido logradouro;_x000D_
+2.	A descrição completa dos serviços que serão executados, especificando etapas, cronograma e recursos previstos;_x000D_
+3.	A existência de projeto técnico para execução de pavimentação/calçamento da via, informando, em caso positivo, o tipo de pavimento a ser utilizado;_x000D_
+4.	A previsão de implantação, adequação, manutenção ou limpeza do sistema de drenagem pluvial, especialmente quanto à instalação e funcionamento de bueiros, visando evitar alagamentos;_x000D_
+5.	Informações sobre a implantação de sistema de escoamento de águas pluviais que contemple a travessia da rodovia, com a finalidade de direcionar adequadamente o fluxo de água para a parte inferior da mesma, evitando acúmulo e danos à via urbana.</t>
+  </si>
+  <si>
+    <t>5058</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5058/50_-_requerimento_-_27-04-2026_-_rua_geraldo_benedito_da_silva_-_recompor_calcamento_pela_copasa.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito Municipal: que interceda junto à Companhia de Saneamento de Minas Gerais – COPASA, para que seja realizada, com urgência, a recomposição do calçamento na Rua Geraldo Benedito da Silva, no Bairro São José.</t>
+  </si>
+  <si>
+    <t>5059</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5059/51_-_requerimento_-_27-04-2026_-_buraco_avenida_jorfe_bacha_em_frente_ubs.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito Municipal: que determine ao setor competente da Prefeitura a realização de reparo urgente em buraco existente no calçamento da Avenida Jorge Bacha, especificamente em frente à Unidade Básica de Saúde Dr. Marco Antônio Abreu Osório, com a devida recomposição da pavimentação no local.</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5060/52_-_requerimento_-_27-04-2026_-_buraco_rua_loteamento_pinheinho_-_deposito_do_alan.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: reitera requerimento apresetado no início do mês de abril do corrente ano, para que seja feita a recuperação adequada do calçamento em uma rua do Loteamento Pinheirinho, em frente ao depósito do Sr. Alan, bem como a verificação e o devido reparo do vazamento de água existente nas proximidades do referido local, além da adoção de medidas necessárias para garantir a correta recomposição da via após intervenções realizadas pela Copasa.</t>
+  </si>
+  <si>
+    <t>5061</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5061/19_-_requerimento_27-04-2026_-_estrada_cafarnaum_-_carula.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: realização de serviços de patrolamento e cascalhamento da estrada do bairro Cafarnaum, especialmente no trecho próximo às propriedades dos senhores Sebastião Pereira, Wilson Range e Carula, bem como a execução de melhorias na estrada do bairro Castelhano.</t>
+  </si>
+  <si>
+    <t>5062</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5062/53_-_requerimento_27-04-2026_-_urgencia_especial_pls_23_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita concessão de URGÊNCIA ESPECIAL para o Projeto de Lei nº 23, de 2026, que “Dispõe sobre o regime de sobreaviso no âmbito da administração pública de Pedralva e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5063</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5063/20_-_requerimento_27-04-2026_-__bueiros__cascalhamento_da_estrada_-_propriedade_abelardo_localizada_no_bairro_divisa.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: construção de dois bueiros, bem como o cascalhamento da estrada rural que dá acesso à propriedade do Sr. Abelardo, localizada no Bairro Divisa, incluindo também melhorias na estrada que dá acesso à residência da Sra. Fabiana, situada após a propriedade do Sr. Dito Albino, e ainda na entrada da propriedade do ex-vereador Chico da Divisa.</t>
+  </si>
+  <si>
+    <t>5064</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5064/21_-_requerimento_27-04-2026_-_melhoria_em_toda_a_extensao_da_avenida_presidente_tancredo_neves.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: que sejam realizadas melhorias no acostamento em toda a extensão da Avenida Presidente Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>5065</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5065/22_-_requerimento_27-04-2026_-_bairro_rocinha__-_coto__ismenia__doca.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito: realização de serviços de limpeza e cascalhamento no Bairro Rocinha, iniciando na entrada do senhor Coto, passando pela entrada da senhora Ismênia, até a residência da senhora Doca.</t>
+  </si>
+  <si>
+    <t>5072</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5072/54_-_requerimento_-_04-05-2026_-_retirar_manilhas_rua_afonso_vieira.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: retirada de manilhas pertencentes à Prefeitura Municipal que se encontram amontoadas em um lote localizado na Rua Afonso Vieira Machado, ao final do Bairro São José.</t>
+  </si>
+  <si>
+    <t>5073</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5073/55_-_requerimento_-_04-05-2026_-_limpeza_escola_coronel.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: realização de limpeza e manutenção da área externa da Escola Municipal Coronel Gaspar, especialmente no espaço entre a quadra e o prédio da escola, onde há acúmulo de mato, sujeira e entulhos.</t>
+  </si>
+  <si>
+    <t>5074</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5074/56_-_requerimento_-_04-05-2026_-_bueiro_que_foi_tampado_na_rua_claudio_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: construção de um novo bueiro na Avenida Cláudio Rodrigues de Souza, a alguns metros do local onde anteriormente existia um bueiro que foi fechado.</t>
+  </si>
+  <si>
+    <t>5075</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5075/57_-_requerimento_-_04-05-2026_-_melhorias_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: por meio do setor responsável pela manutenção dos prédios públicos, sejam realizados os serviços necessários de manutenção no prédio da rodoviária municipal, bem como sejam adotadas medidas eficazes para o controle da infestação de pombos no local.</t>
+  </si>
+  <si>
+    <t>5076</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5076/58_-_requerimento_-_04-05-2026_-_rua_jose_murtinho.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: realização de reparos no calçamento da Rua José Murtinho, localizada no Bairro Bica, tendo em vista a existência de bloquetes soltos em um ponto da via.</t>
+  </si>
+  <si>
+    <t>5077</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5077/59_-_requerimento_-_04-05-2026_-_rocinha_ze_vitor.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: realização de melhorias na estrada do Bairro Rocinha, no trecho que segue até a residência do senhor José Vitor, incluindo serviços de manutenção e a construção de bueiros ao longo da via.</t>
+  </si>
+  <si>
+    <t>5078</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5078/60_-_requerimento_-_04-05-2026_-_abrigo_bairro_rocinha.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: realização de reforma com melhorias no abrigo de passageiros localizado na beirada da rodovia MG347, entrada do Bairro Rocinha.</t>
+  </si>
+  <si>
+    <t>5079</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5079/10_-_requerimento_04-05-2026_-_bairro_correas.pdf</t>
+  </si>
+  <si>
+    <t>solicitação ao Prefeito Municipal: que seja realizado a manutenção urgente do morro localizado próximo ao Abrigo Pedrão, no bairro Correas. Atualmente, a estrada encontra-se em condições precárias, tornando-se praticamente intransitável em razão dos buracos. Essa situação afeta não apenas a mobilidade dos moradores e a chegada de hóspedes ao abrigo, mas também compromete o acesso dos praticantes de escalada que utilizam essa via para alcançar a base da pedra.</t>
+  </si>
+  <si>
+    <t>5083</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: informar a esta Casa Legislativa qual a programação prevista para o repasse de recursos públicos às entidades que promovem festas e eventos no Município durante o exercício de 2026, especificando:_x000D_
+1.	Se os valores previstos para os repasses serão maiores, menores ou iguais aos praticados nos anos anteriores; _x000D_
+2.	Quais entidades estão incluídas na programação de repasses e serão beneficiadas com recursos públicos; _x000D_
+3.	Quais os valores previstos para cada entidade; _x000D_
+4.	Quais as datas programadas para a realização dos respectivos repasses.</t>
+  </si>
+  <si>
+    <t>5084</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que sejam tomadas providências concretas e efetivas para solucionar definitivamente o problema recorrente da rede de esgoto do Bairro Paulino, localizado na área rural do município, com a realização de obra estrutural definitiva para adequação do sistema de escoamento.</t>
+  </si>
+  <si>
+    <t>5085</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que informe a esta Casa Legislativa quais providências a Administração Municipal vem tomando para melhorar o abastecimento de água no bairro, bem como esclareça em que fase se encontra a construção do poço artesiano destinado ao atendimento da comunidade. Solicita-se ainda informações sobre prazo para conclusão da obra e início do funcionamento do referido poço.</t>
+  </si>
+  <si>
+    <t>5086</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>5087</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que através do setor responsável seja feito o patrolamento na estrada que liga o bairro Estiva ao bairro Lagoa, pois a mesma se encontra em péssimas condições, com muitas pedras altas, buracos e valetas. Solicito também que seja realizada a roçagem das laterais da estrada, tendo em vista que o mato se encontra muito alto.</t>
+  </si>
+  <si>
+    <t>5088</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: encaminhar a esta Casa Legislativa as seguintes informações referentes ao Projeto de Lei nº 06/2026, que autoriza a abertura de crédito suplementar ao orçamento do Município de Pedralva para o exercício de 2026, no valor de R$ 295.000,00, aprovado por esta Câmara Municipal em turno único no dia 09/03/2026:_x000D_
+1)	Se, após a aprovação da referida lei, já foram adotadas providências para a aquisição de máquina pesada através de processo licitatório;_x000D_
+2)	Caso não tenham sido adotadas providências até o presente momento, informar os motivos;_x000D_
+3)	Caso a Administração Municipal não pretenda mais adquirir a máquina pesada mencionada no ofício encaminhado pelo Executivo a esta Casa Legislativa, informar os motivos da não aquisição.</t>
+  </si>
+  <si>
+    <t>5089</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: enviar a esta Casa Legislativa as seguintes informações referentes à Patrol/Motoniveladora que se encontra parada na garagem da Prefeitura há aproximadamente seis meses, conforme relatado a estes Vereadores:_x000D_
+1.	Qual o problema mecânico ou técnico identificado na Patrol/Motoniveladora? _x000D_
+2.	Quais os motivos pelos quais, após tantos meses, o referido equipamento ainda não foi consertado e colocado em funcionamento?</t>
+  </si>
+  <si>
+    <t>5090</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que, através do setor responsável, seja realizada a manutenção da rede de esgoto que atende o Bairro Pedrão, tendo em vista a existência de vazamentos e infiltrações em propriedades particulares. Destaca-se que toda a rede de esgoto do bairro concentra seu fluxo na tubulação localizada abaixo do bar do senhor João Batista e ao lado do campo de futebol do bairro, local onde os problemas vêm sendo constatados, causando transtornos aos moradores e proprietários das áreas atingidas.</t>
+  </si>
+  <si>
+    <t>5091</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>solicitação ao Senhor Prefeito Municipal: que seja feito o patrolamento nas estradas dos bairros Pedrão e Pipa, que se encontram em péssimas condições, com valetas e buracos, além da necessidade de roçagem das laterais das estradas, tendo em vista que os matos se encontram muito altos.</t>
+  </si>
+  <si>
+    <t>5092</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>solicitação ao Coordenador da 19ª Coordenadoria Regional do DER/MG - Departamento de Estradas de Rodagem de Minas Gerais: requerer ao DER/MG a realização de estudo técnico e posterior instalação de redutores de velocidade (quebra-molas), faixa elevada para travessia de pedestres e placas de sinalização na Rodovia MG-347, no trecho localizado em frente à entrada da Escola Municipal João Batista de Oliveira, situada no Bairro Divisa, no município de Pedralva. (Localização: -22.193850, -45.401685)</t>
+  </si>
+  <si>
+    <t>5093</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Justificando sua falta na sessão ordinária realizada em 4 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>5094</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>solicitação ao senhor Prefeito: que o setor responsável pela organização da corrida a ser realizada no dia 17 de maio de 2026 informe:_x000D_
+1.	Quais medidas de segurança serão adotadas durante todo o percurso da corrida;_x000D_
+2.	Quais providências serão tomadas nos trechos em que os participantes realizarão a travessia da Rodovia MG-347;_x000D_
+3.	Se haverá apoio da Polícia Militar, ambulância, brigadistas, sinalização e controle de tráfego durante o evento.</t>
+  </si>
+  <si>
+    <t>5005</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5005/01_-_mocao_aplauso_-_francisco_fernandes_de_paiva_-_aposentou_-_motorista.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações ao servidor público municipal Francisco Fernandes de Paiva, como forma de reconhecimento pelos relevantes serviços prestados à comunidade pedralvense, marcados por dedicação, responsabilidade e elevado senso de dever público.</t>
+  </si>
+  <si>
+    <t>5006</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5006/02_-_mocao_aplauso_-_mariangela_lopes_pereira_abreu_-_professora.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações à Senhora Mariângela Lopes Pereira Braga, servidora pública e professora, em reconhecimento à sua notável trajetória profissional e à sua inestimável contribuição à educação.</t>
+  </si>
+  <si>
+    <t>5007</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5007/03_-_mocao_aplauso_-_arsenio_-_ajudante_de_servicos_gerais.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações ao servidor público Arsênio Rodrigues, em reconhecimento à sua notável trajetória funcional e aos inestimáveis serviços prestados à Administração Pública e à comunidade pedralvense.</t>
+  </si>
+  <si>
+    <t>5008</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5008/04_-_mocao_aplauso_-_rita_de_cassia_costa_rezende.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações à Senhora Rita de Cássia Costa Rezende, em reconhecimento à sua exemplar trajetória como servidora pública municipal e à relevante contribuição prestada à educação do município.</t>
+  </si>
+  <si>
+    <t>5009</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5009/05_-_mocao_aplauso_-_laercio_josino_honorio_-_motorista.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações ao servidor público municipal Laércio Josino Honório, em reconhecimento à sua exemplar trajetória profissional e aos relevantes serviços prestados à população pedralvense.</t>
+  </si>
+  <si>
+    <t>5080</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5080/01_-_mocao_terceiro_poeirao_da_venda_do_tonhao_-_04-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES aos organizadores do Evento “TERCEIRO POEIRÃO DA VENDA DO TONHÃO” realizado neste último sábado dia 02 de maio 2026.</t>
+  </si>
+  <si>
     <t>4861</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e  Redação</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/emenda_01_-_plc_10-2026_-_cargo_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>Emenda apresentada pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei Complementar nº 10/2025.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/emenda_02_-_plc_10-2026_-_limita_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/emenda_01_-_pl_7-2026_-_auxilio_estudantil.pdf</t>
   </si>
   <si>
     <t>Emenda apresentada pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 7/2026.</t>
   </si>
   <si>
+    <t>5069</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5069/emenda_01_-_plc_3-2026_-_cargos_esf.pdf</t>
+  </si>
+  <si>
+    <t>Emenda apresentada pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei Complementar nº 3/2026.</t>
+  </si>
+  <si>
     <t>4814</t>
   </si>
   <si>
     <t>PRJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Adailton Gomes Silva</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/01_-_parecer_01-2026_-_pl_02-2026_-_revisao_anual_servidores_da_cm_de_pedralva.docx_2.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Assessoria Jurídica da Câmara Municipal de Pedralva ao Projeto de Lei nº 2/2026.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/02_-_parecer_02-2026_-_pl_01-2026_-_transparencia_das_emendas_parlamentares_da_cm_de_pedralva.docx.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Assessoria Jurídica da Câmara Municipal de Pedralva ao Projeto de Lei nº 1/2026.</t>
@@ -1354,50 +2701,158 @@
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/15_-_parecer_19-2026_-_pl_14_-2026_-_credito_suplementar_-_superavit_financeiro.docx_1.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela assessoria jurídica da Câmara ao Projeto de Lei nº 14/2026.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/16_-_parecer_20-2026_-_pl_15_-2026_-_transporte_saude_dependente_quimico.docx.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela assessoria jurídica da Câmara ao Projeto de Lei nº 15/2026.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4920/17_-_parecer_21-2026_-_pl_16-2026_-_concede_revisao_anual_agetes_politicos_-_prefeito_e_vice.docx.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Assessoria Jurídica da Câmara ao Projeto de Lei nº 16/2026.</t>
   </si>
   <si>
+    <t>4945</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4945/18_-_parecer_22-2026_-_plo_17-2026_-_credito_suplementar_-_tendencia_de_excesso_de_arrecadacao.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer jurídico emitido pela assessoria jurídica da Câmara ao Projeto de Lei nº 17 de 2026.</t>
+  </si>
+  <si>
+    <t>4946</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4946/19_-_parecer_23-2026_-_plo_18-2026_-_regulamentacao_educacao_integral.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer jurídico emitido pela assessoria jurídica da Câmara ao Projeto de Lei nº 18/2026.</t>
+  </si>
+  <si>
+    <t>4953</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4953/20_-_parecer_26-2026_-_pl_19-2026_-_cemiterio_caes_e_gatos_constitucionalidade.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela assessoria jurídica da Câmara ao Projeto de Lei nº 19/2026.</t>
+  </si>
+  <si>
+    <t>4983</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4983/parecer_28-2026_-_plo_20-2026_-_credito_suplementar_-_saude_-_tendencia_de_excesso_de_arrecadacao.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer jurídico emitido pela assessoria jurídica da Câmara ao Projeto de Lei nº 20/2026.</t>
+  </si>
+  <si>
+    <t>4984</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4984/21_-_parecer_25-2026_-_plc_01-2026_-_criacao_vaga_medico_enfermeiro_e_tecnico_de_enfermagem_esf.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela assessoria jurídica da Câmara ao Projeto de Lei Complementar nº 1/2026.</t>
+  </si>
+  <si>
+    <t>5010</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5010/23_-_parecer_29-2026_-_pl_21-2026_-_pagamento_retroativo_servidores_cm.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Câmara ao Projeto de Lei nº 21/2026.</t>
+  </si>
+  <si>
+    <t>5032</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5032/24_-_parecer_30-2026_-_plo_22-2026_-_continuidade_apoio_pedagogico.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Casa ao PL nº 22/2026.</t>
+  </si>
+  <si>
+    <t>5033</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5033/25_-_parecer_31-2026_-_plc_02-2026_-_altera_vencimento.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Casa ao Projeto de Lei Complementar nº 2/2026.</t>
+  </si>
+  <si>
+    <t>5034</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5034/26_-_parecer_32-2026_-_plo_23-2026_-_sobreaviso.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Casa ao PLO nº 23/2026.</t>
+  </si>
+  <si>
+    <t>5066</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5066/27_-_parecer_33-2026_-_pl_25_-2026_-_credito_suplementar_-_superavit_financeiro.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Casa ao PL nº 25/2026.</t>
+  </si>
+  <si>
+    <t>5070</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5070/28_-_parecer_34-2026_-_plc_03-2026_-_criacao_cargos_esf.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Câmara ao Projeto de Lei Complementar nº 3/2026.</t>
+  </si>
+  <si>
+    <t>5071</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5071/29_-_parecer_35-2026_-_plo_24-2026_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Assessoria Jurídica da Câmara ao Projeto de Lei nº 24/2026.</t>
+  </si>
+  <si>
     <t>4820</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de LJR</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/01_-_parecer_-_cljr_-_pl_01-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 1/2026.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/02_-_parecer_-_cljr_-_pl_02-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 2/2026.</t>
   </si>
   <si>
     <t>4822</t>
@@ -1510,62 +2965,158 @@
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4921/12_-_parecer_-_cljr_-_plc_14-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 14/2026.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/13_-_parecer_-_cljr_-_pl_15-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 15/2026.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4923/14_-_parecer_-_cljr_-_pl_16-2025.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 16/2026.</t>
   </si>
   <si>
+    <t>4947</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4947/15_-_parecer_-_cljr_-_pl_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 18 de 2026.</t>
+  </si>
+  <si>
+    <t>4980</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4980/16_-_parecer_-_cljr_-_pl_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 17/2026.</t>
+  </si>
+  <si>
+    <t>4981</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4981/17_-_parecer_-_cljr_-_pl_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 19/2026.</t>
+  </si>
+  <si>
+    <t>4982</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4982/18_-_parecer_-_cljr_-_pl_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 20/2026.</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5011/22_-_parecer_pl_21-2026_-_pagamento_retroativos_servidores_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 21/2026.</t>
+  </si>
+  <si>
+    <t>5012</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5012/23_-_parecer_plc_1-2026_-_medidos_e_enfermeiros_esf.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei Complementar nº 1/2026.</t>
+  </si>
+  <si>
+    <t>5035</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5035/24_-_parecer_pl_22-2026_-_continuidade_acompanhamento_pedagogico.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 22/2026.</t>
+  </si>
+  <si>
+    <t>5036</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5036/25_-_parecer_plc_2-2026_-_adequar_vencimento_assistente_administrativo_e_auxiliar_de_enfermagem_ao_salario_minimo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela comissão de Legislação, Justiça e Redação ao Projeto de Lei Complementar nº 2/2026.</t>
+  </si>
+  <si>
+    <t>5037</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5037/26_-_parecer_pl_23-2026_-_regulamenta_regime_de_sobreaviso_prefeitura_de_pedralva.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 23/2026.</t>
+  </si>
+  <si>
+    <t>5067</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5067/27_-_parecer_plc_2-2026_-_cargos_esf.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei Complementar nº 3/2026.</t>
+  </si>
+  <si>
+    <t>5068</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5068/28_-_parecer_pl_25-2026_-_credito_suplementar_250.25329.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 25/2026.</t>
+  </si>
+  <si>
     <t>4846</t>
   </si>
   <si>
     <t>PCFOF</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de FOFF</t>
   </si>
   <si>
-    <t>CFOFF - Comissão de Finanças, Orçamento e Fiscalização Financeira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/01_-_parecer_cfoff_-_pl_02-2026_-_revisao_geral_-_camara.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 2/2026.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/02_-_parecer_cfoff_-_pl_03-2026_-_revisao_anual_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 3/2026.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/03_-_parecer_cfoff_-_pl_05-2026_-_reajuste_auxilio_alimentacao_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 5/2026.</t>
   </si>
   <si>
     <t>4867</t>
@@ -1645,86 +3196,158 @@
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/13_-_parecer_comissao_de_financas_pl-13-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 12/2026.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/14_-_parecer_comissao_de_financas_pl-14-2026.doc</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 14/2026.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/15_-_parecer_comissao_de_financas_pl-15-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 15/2026.</t>
   </si>
   <si>
+    <t>4978</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/16_-_parecer_comissao_de_financas_pl-16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 16/2026.</t>
+  </si>
+  <si>
+    <t>4985</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4985/10_-_parecer_comissao_de_financas_pl-_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 8/2026.</t>
+  </si>
+  <si>
+    <t>5013</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5013/17_-_parecer_prestacao_de_contas_2024_-_municipio_de_pedralva.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira à Prestação de Contas do Município de Pedralva - exercício de 2024.</t>
+  </si>
+  <si>
+    <t>5018</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5018/18_-_parecer_comissao_de_financas_pl-21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 21/2026.</t>
+  </si>
+  <si>
+    <t>5052</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5052/19_-_parecer_comissao_de_financas_pl_23-2026_-_sobreaviso_-_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Finanças, Orçamento e Fiscalização Financeira ao Projeto de Lei nº 23/2026.</t>
+  </si>
+  <si>
     <t>4873</t>
   </si>
   <si>
     <t>PCSPO</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de SPOAM</t>
   </si>
   <si>
     <t>CSPOAM - Comissão de Serviço Público, Obras e Administração Municipal</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/01_-_parecer_pl_8-2026_-_pagamento_retroativos_funcionarios.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Serviços Públicos, Obras e Administração Municipal ao Projeto de Lei nº 8/2026.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/02_-_parecer_pl_11-2026_-_desepropriacao_terreno_paulino_-_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Serviços Públicos, Obras e Administração Municipal ao Projeto de Lei nº 11/2026.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/03_-_parecer_plc_10-2025_-_cargo_de_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão de Serviços Públicos, Obras e Administração Municipal ao Projeto de Lei Complementar nº 10/2025.</t>
   </si>
   <si>
+    <t>4979</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4979/04_-_parecer_pl_16-2026_-_reajuste_subsidio_agentes_politicos_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Serviços Públicos, Obras e Administração Municipal ao Projeto de Lei nº 16/2026.</t>
+  </si>
+  <si>
+    <t>5017</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5017/05_-_parecer_pl_21-2026_-_pagamento_retroativos_funcionarios_camara.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Serviços Públicos, Obras e Administração Municipal ao Projeto de Lei nº 21/2026.</t>
+  </si>
+  <si>
+    <t>5053</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5053/06_-_parecer_pl_23-2026_-__sobreaviso_-_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão de Serviços Públicos, Obras e Administração Municipal ao Projeto de Lei nº 23/2026.</t>
+  </si>
+  <si>
     <t>4826</t>
   </si>
   <si>
     <t>PCOES</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente da OESC</t>
   </si>
   <si>
     <t>COESC - Comissão da Ordem Econômica, Social e Cultural</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/01_-_parecer_coesc_-_projeto_de_lei_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 61/2025.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/02_-_parecer_coesc_-_projeto_de_lei_no_7-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela Comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 7/2026.</t>
@@ -1753,66 +3376,138 @@
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/05_-_parecer_coesc_-_projeto_de_lei_no_13-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 13/2026.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4924/06_-_parecer_coesc_-_projeto_de_lei_no_14-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 14/2026.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4925/07_-_parecer_coesc_-_projeto_de_lei_no_15-2026.pdf</t>
   </si>
   <si>
     <t>Parecer emitido pela comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 15/2026.</t>
   </si>
   <si>
+    <t>4948</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4948/08_-_parecer_coesc_-_projeto_de_lei_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 18/2026.</t>
+  </si>
+  <si>
+    <t>4986</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4986/09_-_parecer_coesc_-_projeto_de_lei_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 8/2026.</t>
+  </si>
+  <si>
+    <t>4987</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4987/10_-_parecer_coesc_-_projeto_de_lei_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela Comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 20/2026.</t>
+  </si>
+  <si>
+    <t>5038</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5038/11_-_parecer_coesc_-_projeto_de_lei_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer emitido pela comissão da Ordem Econômica, Social e Cultural ao Projeto de Lei nº 22/2026.</t>
+  </si>
+  <si>
     <t>4944</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
-    <t>CE - Comissão Especial - CE</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/01_-_parecer_comissao_especial_-_pr_1-2026_-_fala_presidente.pdf</t>
   </si>
   <si>
     <t>Parecer emitido por Comissão Especial ao Projeto de Resolução nº 1/2026.</t>
+  </si>
+  <si>
+    <t>4950</t>
+  </si>
+  <si>
+    <t>PCont</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Executivo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4950/oficio_no_2157-2026_-_processo_1188858_-_prestacao_de_contas_municipio_de_pedralva_-_exercicio_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Julgamento das contas do Município de Pedralva -  exercício de 2024.</t>
+  </si>
+  <si>
+    <t>4951</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4951/oficio_no_4244-2026_-_processo_1148298_-_prestacao_de_contas_municipio_de_pedralva_-_exercicio_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Julgamento das contas do Município de Pedralva -  exercício de 2022.</t>
+  </si>
+  <si>
+    <t>4952</t>
+  </si>
+  <si>
+    <t>AtoIn</t>
+  </si>
+  <si>
+    <t>Ato Informativo</t>
+  </si>
+  <si>
+    <t>http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4952/ato_informativo_no_01_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Contém a relação das verbas remuneratórias, indenizatórias e auxílios pagos pela Câmara Municipal de Pedralva aos seus servidores e vereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2116,67 +3811,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_01-2026_-_divulgacao_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/pl_02-2026_-_revisao_geral_vencimentos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_03-2026_-_revisao_geral_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pl_04-2026_-_revisao_anual_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pl_05-2026_-_reajuste_auxilio_alimentacao_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_06-2026_-_credito_suplmentar_295.000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_07-2026_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_08-2026_-__pagamento_retroativo_vantagens_servidores_-_pandemia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/pl_09-2026_-__credito_suplementar_2.274.12037.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/pl_10-2026_-__credito_suplementar_155.600.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pl_11-2026_-__desapropriacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pl_12-2026_-__repasse_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/pl_13-2026_-___credito_suplementar_118.46632.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/pl_14-2026_-___credito_suplementar_3.470.45480.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/pl_15-2026_-___transporte_-_saude_-_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/pl_16-2026_-___reajuste_agentes_politicos_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4931/pl_17-2026_-__credito_suplementar_115.000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4932/pl_18-2026_-__regulamento_da_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/plc_1-2026_-__cria_cargo_medico_enfermeiro_-_tecnico_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/pr_01-2026_-__altera_regimento_interno_-_presidente_falar_por_ultimo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/01_-_requerimento_-_02-02-2026_-_estrada_rocinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/01_-_requerimento_-_02-02-2025_-__ponte_na_pipa_-_atalho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/02_-_requerimento_-_02-02-2026_-_curva_do_roberto_-_posses.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/01-_requerimento_02-02-2026_-_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/02-_requerimento_02-02-2026_-_estrada_barra_mansa_-_bernardino.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/03_-_requerimento_02-02-2026_-_estrada_pitangueiras_-_3_paineiras_-_morro_da_grota_do_rosa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/03_-_requerimento_-_02-02-2026_-_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4811/01_-_requerimento_02-02-2026_-__ponte_vintem_tamandua.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/02_-_requerimento_02-02-2026_-__estrada_posses-fagundes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/01_-_requerimento_02-02-2026_-__bairro_divisa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/04_-_requerimento_-_09-02-2026_-_informacoes_saude.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4832/05_-_requerimento_-_09-02-2026_-trevo_campestre_-_melhorias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4833/06_-_requerimento_-_09-02-2026_-_bueiro_final_rua_coronel_machado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4834/01_-_requerimento_09-02-2026_-_informacoes_ref._auxilio_esportivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/04_-_requerimento_09-02-2026_-_consultorio_odontologico_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/05_-_requerimento_09-02-2026_-_estrada_acesso_eliseu_luizinho_batista_geraldo_faria_.....pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/06_-_requerimento_09-02-2026_-_estrada_acesso_filhos_ze_irto_ricardo_ferreira_e_marco_ferreira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/07_-_requerimento_09-02-2026_-_estrada_liga_pitangueiras_sertaozinho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/07_-_requerimento_-_09-02-2026_-_estrada_jabuticabal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/08_-_requerimento_-_09-02-2026_-_quadra_do_loteamento_claudio_bustamante.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/01_-_requerimento_09-02-2026_-__pedido_amabavicc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/02_-_requerimento_09-02-2026_-_estrada_bairro_lagoa_-_pedrao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/03_-_requerimento_09-02-2026_-_troca_de_grade_boeiro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/04_-_requerimento_09-02-2026_-_manutencao_de_estrada_bairro_pipa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/05_-_requerimento_09-02-2026_-_odontologico_lagoa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/09_-_requerimento_-_19-02-2026_-_capina_mato_laterais_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/10_-_requerimento_-_19-02-2026_-_estrada_floresta_-_ze_grande.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/11_-_requerimento_-_19-02-2026_-_estrada_pipa_-_perto_antigo_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/12_-_requerimento_-_19-02-2026_-_corrimao_rua_frei_orestes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4880/13_-_requerimento_-_19-02-2026_-_estrada_coelhos_acesso_posses.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/14-_requerimento_-19-02-2026_-_rua_afonso_vieira_machado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/02_-_requerimento_-_19-02-2026_-_reforma_nicroterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/03_-_requerimento_19-02-2026_-__estrada_vintem_-_ari.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/15-_requerimento_-19-02-2026_-_bueiro_em_frente_da_porta_principal_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/01_-_requerimento_19-02-2026_-_animais_soltos_bairro_tamandua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/02_-_requerimento__19-02-2026_-_bairro_bica_-_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/06_-_requerimento_23-02-2026_-_manutencao_de_estrada_pedrao_-_rodovia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/07_-_requerimento_23-02-2026_-_poco_artesiano_lagoa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/08_-_requerimento_23-02-2026_-_troca_de_lampadas_pedra_preta_lagoa_......pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/09_-_requerimento_23-02-2026_-_informacoes_gasto_carnaval_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/16_-_requerimento_-_23-02-2026_-_estrada_estiva_-_antiga_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4895/17_-_requerimento_-_23-02-2026_-_estrada_estiva_-_igrejinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4896/03_-_requerimento_23-02-2026_-__saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4897/02_-_requerimento_23-02-2026_-_quebra-_molas_paulino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4898/03_-_requerimento_23-02-2026_-__estrada_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/18_-_requerimento_-_02-03-2026_-_bueiro_prefeito_lafaiete_da_costa_paiva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4909/04_-_requerimento_02-03-2026_-_penduricalhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4910/03_-_requerimento_02-03-2025_-_casa_popular.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4911/20_-_requerimento_-_02-03-2026_-_grades_bueiro_rua_poeta_joao_carneiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4912/21_-_requerimento_-_02-03-2026_-_casa_popular.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/08_-_requerimento_02-03-2026_-_juncao_da_parte_calcada_e_estrada_de_terra_-_pitangueiras_-_limeira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4914/09_-_requerimento_02-03-2026_-_banheiro_publico_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4915/10_-_requerimento_02-03-2026_-_traves_e_rede_campo_lagoa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4916/11_-_requerimento_02-03-2026_-_poco_artesiano_pedrao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4917/010_-_requerimento_02-03-2026_-_melhoria_estrada_lavoura_eliseu_-_dia_de_campo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4918/05_-_requerimento_02-03-2026_-_calcamento_-copasa_-_rua_jose_de_oliveira_lopes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4919/06_-_requerimento_02-03-2026_-_lixo_cubataozinho_-_ze_cremente.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4934/07_-_requerimento_09-03-2026_-_bueiro_paulino_paixao_-_paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4935/08_-_requerimento_09-03-2026_-_quebra-molas_em_frente_casa_quezinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4936/011_-_requerimento_09-03-2026_-_estrada_posses_-_araci.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4937/012_-_requerimento_09-03-2026_-_efaixa_elevada_rua_coronel_estevan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4938/22_-_requerimento_-_09-03-2026_-_prefeito_enviar_impacto_orcamentario_ao__pl_8-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4939/09_-_requerimento_09-03-2026_-_araci_-_vicente_sampaio_-_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4940/10_-_requerimento_09-03-2026_-_bloquete_afundando_na_rua_padre_marino_-_em_frente_casa_no_700.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4941/013_-_requerimento_09-03-2026_-_bueiro_-_pilao_-_contendas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4942/12_-_requerimento_09-03-2026_-_urgencia_especial_pls_6_9_13_14_e_15__-_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/02_-_requerimento_09-03-2026_-_urgencia_especial_pls_6_9_13_e14___-_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/emenda_01_-_plc_10-2026_-_cargo_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/emenda_02_-_plc_10-2026_-_limita_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/emenda_01_-_pl_7-2026_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/01_-_parecer_01-2026_-_pl_02-2026_-_revisao_anual_servidores_da_cm_de_pedralva.docx_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/02_-_parecer_02-2026_-_pl_01-2026_-_transparencia_das_emendas_parlamentares_da_cm_de_pedralva.docx.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4816/03_-_parecer_03-2026_-_pl_04-2026_-_concede_revisao_anual_aos_servidores_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4817/04_-_parecer_04-2026_-_pl_05-2026_-_aumento_valor_auxilio_alimentacao_aos_servidores_publicos_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4818/05_-_parecer_05-2026_-_pr_01-2026_-_altera_ri_presidente_falar_por_ultimo.docx.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4819/06_-_parecer_06-2026_-_pl_03-2026_-_concede_revisao_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/07_-_parecer_09-2026_-_pl_06_-2026_-_credito_suplementar_-_superavit_financeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/08_-_parecer_10-2026_-_pl_07-2026_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/09_-_parecer_11-2026_-_pl_08-2026_-_pagamento_retroativo.docx.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/10_-_parecer_12-2026_-_pl_09_-2026_-_credito_suplementar_-_superavit_financeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/11_-_parecer_16-2026_-_pl_10-2026_-_credito_suplementar_e_subvencao.docx.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/12_-_parecer_14-2026_-_pl_11-2026_-_desapropriacao_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/13_-_parecer_15-2026_-_pl_12-2026_-_repasse_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/14_-_parecer_18-2026_-_pl_13_-2026_-_credito_suplementar_-_superavit_financeiro_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/15_-_parecer_19-2026_-_pl_14_-2026_-_credito_suplementar_-_superavit_financeiro.docx_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/16_-_parecer_20-2026_-_pl_15_-2026_-_transporte_saude_dependente_quimico.docx.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4920/17_-_parecer_21-2026_-_pl_16-2026_-_concede_revisao_anual_agetes_politicos_-_prefeito_e_vice.docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/01_-_parecer_-_cljr_-_pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/02_-_parecer_-_cljr_-_pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/03_-_parecer_-_cljr_-_pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/04_-_parecer_-_cljr_-_pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/05_-_parecer_-_cljr_-_pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/06_-_parecer_-_cljr_-_pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/07_-_parecer_-_cljr_-_pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4857/08_-_parecer_-_cljr_-_pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/09_-_parecer_-_cljr_-_pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/10_-_parecer_-_cljr_-_pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/11_-_parecer_-_cljr_-_plc_10-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/parecer_pl_06-2026_-_credito_suplementar_295.000_-_compra_maquina_pesada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/parecer_pl_09-2026_-_credito_suplementar_2.274.12037.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/parecer_pl_13-2026_-_credito_suplementar_118.46632.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4921/12_-_parecer_-_cljr_-_plc_14-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/13_-_parecer_-_cljr_-_pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4923/14_-_parecer_-_cljr_-_pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/01_-_parecer_cfoff_-_pl_02-2026_-_revisao_geral_-_camara.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/02_-_parecer_cfoff_-_pl_03-2026_-_revisao_anual_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/03_-_parecer_cfoff_-_pl_05-2026_-_reajuste_auxilio_alimentacao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4867/04_-_parecer_comissao_de_financas_plc-_10-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/05_-_parecer_comissao_de_financas_pl-_4-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4869/06_-_parecer_comissao_de_financas_pl-_7-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/07_-_parecer_comissao_de_financas_pl-_10-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4871/08_-_parecer_comissao_de_financas_pl-_11-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4872/09_-_parecer_comissao_de_financas_pl-_12-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4926/11_-_parecer_comissao_de_financas_pl-06-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4927/12_-_parecer_comissao_de_financas_pl-09-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/13_-_parecer_comissao_de_financas_pl-13-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/14_-_parecer_comissao_de_financas_pl-14-2026.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/15_-_parecer_comissao_de_financas_pl-15-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/01_-_parecer_pl_8-2026_-_pagamento_retroativos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/02_-_parecer_pl_11-2026_-_desepropriacao_terreno_paulino_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/03_-_parecer_plc_10-2025_-_cargo_de_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/01_-_parecer_coesc_-_projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/02_-_parecer_coesc_-_projeto_de_lei_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4865/03_-_parecer_coesc_-_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4866/04_-_parecer_coesc_-_projeto_de_lei_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/05_-_parecer_coesc_-_projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4924/06_-_parecer_coesc_-_projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4925/07_-_parecer_coesc_-_projeto_de_lei_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/01_-_parecer_comissao_especial_-_pr_1-2026_-_fala_presidente.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4795/pl_01-2026_-_divulgacao_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4796/pl_02-2026_-_revisao_geral_vencimentos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4797/pl_03-2026_-_revisao_geral_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4798/pl_04-2026_-_revisao_anual_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4799/pl_05-2026_-_reajuste_auxilio_alimentacao_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4800/pl_06-2026_-_credito_suplmentar_295.000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4801/pl_07-2026_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4802/pl_08-2026_-__pagamento_retroativo_vantagens_servidores_-_pandemia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/pl_09-2026_-__credito_suplementar_2.274.12037.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/pl_10-2026_-__credito_suplementar_155.600.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/pl_11-2026_-__desapropriacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/pl_12-2026_-__repasse_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/pl_13-2026_-___credito_suplementar_118.46632.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/pl_14-2026_-___credito_suplementar_3.470.45480.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/pl_15-2026_-___transporte_-_saude_-_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/pl_16-2026_-___reajuste_agentes_politicos_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4931/pl_17-2026_-__credito_suplementar_115.000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4932/19_-_parecer_23-2026_-_plo_18-2026_-_regulamentacao_educacao_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4949/pl_19-2026_-__autorizacao_para_sepultamento_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4954/pl_20-2026_-__credito_suplementar_1.988.00_saude_-_construcao_ubs.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4988/pl_21-2026_-__pagamento_retroativos_-_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5019/pl_22-2026_-_continuidde_acompanhamento_estudantes_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5021/pl_23-2026_-_regime_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5039/pl_24-2026_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5040/pl_25-2026_-_credito_suplementar_250.25329.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5081/pl_26-2026_-_subvencao_apae_maria_da_fe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5082/pl_27-2026_-_servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/plc_1-2026_-__cria_cargo_medico_enfermeiro_-_tecnico_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5020/plc_2-2026_-__altera_vencimento_assistente_administrativo_e_auxiliar_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5051/plc_3-2026_-__cria_cargos_de_medico_enfermeiro_e_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4803/pr_01-2026_-__altera_regimento_interno_-_presidente_falar_por_ultimo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5014/01_-_projeto_de_decreto_legislativo_no_1_-_2026_-_contas_do_municipio_de_pedralva_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5015/pdl_02-2026_-_titulo_de_amigo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5016/pdl_03-2026_-_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4804/01_-_requerimento_-_02-02-2026_-_estrada_rocinha.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4805/01_-_requerimento_-_02-02-2025_-__ponte_na_pipa_-_atalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4806/02_-_requerimento_-_02-02-2026_-_curva_do_roberto_-_posses.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4807/01-_requerimento_02-02-2026_-_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4808/02-_requerimento_02-02-2026_-_estrada_barra_mansa_-_bernardino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4809/03_-_requerimento_02-02-2026_-_estrada_pitangueiras_-_3_paineiras_-_morro_da_grota_do_rosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4810/03_-_requerimento_-_02-02-2026_-_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4811/01_-_requerimento_02-02-2026_-__ponte_vintem_tamandua.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4812/02_-_requerimento_02-02-2026_-__estrada_posses-fagundes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4813/01_-_requerimento_02-02-2026_-__bairro_divisa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/04_-_requerimento_-_09-02-2026_-_informacoes_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4832/05_-_requerimento_-_09-02-2026_-trevo_campestre_-_melhorias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4833/06_-_requerimento_-_09-02-2026_-_bueiro_final_rua_coronel_machado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4834/01_-_requerimento_09-02-2026_-_informacoes_ref._auxilio_esportivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/04_-_requerimento_09-02-2026_-_consultorio_odontologico_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/05_-_requerimento_09-02-2026_-_estrada_acesso_eliseu_luizinho_batista_geraldo_faria_.....pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/06_-_requerimento_09-02-2026_-_estrada_acesso_filhos_ze_irto_ricardo_ferreira_e_marco_ferreira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/07_-_requerimento_09-02-2026_-_estrada_liga_pitangueiras_sertaozinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/07_-_requerimento_-_09-02-2026_-_estrada_jabuticabal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/08_-_requerimento_-_09-02-2026_-_quadra_do_loteamento_claudio_bustamante.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/01_-_requerimento_09-02-2026_-__pedido_amabavicc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/02_-_requerimento_09-02-2026_-_estrada_bairro_lagoa_-_pedrao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/03_-_requerimento_09-02-2026_-_troca_de_grade_boeiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/04_-_requerimento_09-02-2026_-_manutencao_de_estrada_bairro_pipa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/05_-_requerimento_09-02-2026_-_odontologico_lagoa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4876/09_-_requerimento_-_19-02-2026_-_capina_mato_laterais_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4877/10_-_requerimento_-_19-02-2026_-_estrada_floresta_-_ze_grande.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4878/11_-_requerimento_-_19-02-2026_-_estrada_pipa_-_perto_antigo_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4879/12_-_requerimento_-_19-02-2026_-_corrimao_rua_frei_orestes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4880/13_-_requerimento_-_19-02-2026_-_estrada_coelhos_acesso_posses.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4881/14-_requerimento_-19-02-2026_-_rua_afonso_vieira_machado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4882/02_-_requerimento_-_19-02-2026_-_reforma_nicroterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4883/03_-_requerimento_19-02-2026_-__estrada_vintem_-_ari.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4884/15-_requerimento_-19-02-2026_-_bueiro_em_frente_da_porta_principal_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/01_-_requerimento_19-02-2026_-_animais_soltos_bairro_tamandua.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4886/02_-_requerimento__19-02-2026_-_bairro_bica_-_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/06_-_requerimento_23-02-2026_-_manutencao_de_estrada_pedrao_-_rodovia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/07_-_requerimento_23-02-2026_-_poco_artesiano_lagoa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/08_-_requerimento_23-02-2026_-_troca_de_lampadas_pedra_preta_lagoa_......pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/09_-_requerimento_23-02-2026_-_informacoes_gasto_carnaval_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/16_-_requerimento_-_23-02-2026_-_estrada_estiva_-_antiga_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4895/17_-_requerimento_-_23-02-2026_-_estrada_estiva_-_igrejinha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4896/03_-_requerimento_23-02-2026_-__saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4897/02_-_requerimento_23-02-2026_-_quebra-_molas_paulino.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4898/03_-_requerimento_23-02-2026_-__estrada_pitangueiras.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/18_-_requerimento_-_02-03-2026_-_bueiro_prefeito_lafaiete_da_costa_paiva.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4909/04_-_requerimento_02-03-2026_-_penduricalhos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4910/03_-_requerimento_02-03-2025_-_casa_popular.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4911/20_-_requerimento_-_02-03-2026_-_grades_bueiro_rua_poeta_joao_carneiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4912/21_-_requerimento_-_02-03-2026_-_casa_popular.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/08_-_requerimento_02-03-2026_-_juncao_da_parte_calcada_e_estrada_de_terra_-_pitangueiras_-_limeira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4914/09_-_requerimento_02-03-2026_-_banheiro_publico_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4915/10_-_requerimento_02-03-2026_-_traves_e_rede_campo_lagoa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4916/11_-_requerimento_02-03-2026_-_poco_artesiano_pedrao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4917/010_-_requerimento_02-03-2026_-_melhoria_estrada_lavoura_eliseu_-_dia_de_campo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4918/05_-_requerimento_02-03-2026_-_calcamento_-copasa_-_rua_jose_de_oliveira_lopes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4919/06_-_requerimento_02-03-2026_-_lixo_cubataozinho_-_ze_cremente.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4934/07_-_requerimento_09-03-2026_-_bueiro_paulino_paixao_-_paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4935/08_-_requerimento_09-03-2026_-_quebra-molas_em_frente_casa_quezinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4936/011_-_requerimento_09-03-2026_-_estrada_posses_-_araci.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4937/012_-_requerimento_09-03-2026_-_efaixa_elevada_rua_coronel_estevan.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4938/22_-_requerimento_-_09-03-2026_-_prefeito_enviar_impacto_orcamentario_ao__pl_8-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4939/09_-_requerimento_09-03-2026_-_araci_-_vicente_sampaio_-_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4940/10_-_requerimento_09-03-2026_-_bloquete_afundando_na_rua_padre_marino_-_em_frente_casa_no_700.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4941/013_-_requerimento_09-03-2026_-_bueiro_-_pilao_-_contendas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4942/12_-_requerimento_09-03-2026_-_urgencia_especial_pls_6_9_13_14_e_15__-_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/02_-_requerimento_09-03-2026_-_urgencia_especial_pls_6_9_13_e14___-_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4955/23_-_requerimento_-_16-03-2026_-_entulho_rua_flavio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4956/24_-_requerimento_-_16-03-2026_-_bueiro_avenida_claudio_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4957/25_-_requerimento_-_16-03-2026_-_ponte_cubatao_perto_celau_fazenda_do_joao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4958/26_-_requerimento_-_16-03-2026_-_bueiro_cubatao_proximo_celau.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4959/27_-_requerimento_-_16-03-2026_-_limpeza_mato_alta_vile.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/28_-_requerimento_-_16-03-2026_-_valetas_em_frente_entrada_brutsbeer.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/29_-_requerimento_-_16-03-2026_-_estrada_campestre_em_frente_paulao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4962/30_-_requerimento_-_16-03-2026_-_estrada_anhumas_proximo_marquinho_iado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4963/31_-_requerimento_-_16-03-2026_-_escoamentode_agua_no_jardim.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4964/11_-_requerimento_16-03-2026_-_serra_do_balaio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4965/12_-_requerimento_16-03-2026_-_jabuticaval_a_rodovia_-_casclhar_e_rocar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4966/13_-_requerimento_16-03-2026_-_ponte_e_estrada_bairro_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4967/14_-_requerimento_16-03-2026_-_tamandua_-_em_frente_bar_da_fatinha.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4968/32_-_requerimento_-_16-03-2026_-_terra_no_asfalto_e_tampa_bueiro_no_loteamento_alta_ville.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4969/04_-_requerimento_16-03-2026_-_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4970/05_-_requerimento_16-03-2026_estradas_rural.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4971/04_-_requerimento_23-03-2026_-_estrada_alecrim.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4972/13_-_requerimento_23-03-2026_-_manutencao_de_estrada_lagoa_-_coracao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4973/14_-_requerimento_23-03-2026_-_manutencao_de_estrada_estiva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4974/15_-_requerimento_23-03-2026_-_estrada_jabuticabal_-_laercio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4975/33_-_requerimento_-_23-03-2026_-_rua_jose_carneiro_santiago_caminhao_bate_na_sacada_da_casa_familia_milton_foieiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4976/03_-_requerimento_23-03-2026_-_sampe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4977/15_-_requerimento_23-03-2026_-_apae_de_maria_da_fe.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4989/03_-_requerimento_06-04-2026_-_buraco_pedro_tiana.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4990/05_-_requerimento_06-04-2026_-_estrada_vianas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4991/04_-_requerimento_06-04-2026_-__estrada_posses.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4992/34_-_requerimento_-_06-04-2026_-_estrada_contendas_-_terra_beirada_-_duda.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4993/35_-_requerimento_-_06-04-2026_-_serra_balaio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4994/36_-_requerimento_-_06-04-2026_-_passador_de_gado_-_celio_fernandes_balaio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4995/37_-_requerimento_-_06-04-2026_-_estrada_pilao_-_contendas.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4996/38_-_requerimento_-_06-04-2026_-_buraco_rua_loteamento_pinheinho_-_deposito_do_alan.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4997/39_-_requerimento_-_06-04-2026_-_barranco_rua_dona_miquita.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4998/06_-_requerimento_06-04-2026_-_estrada_contendas_-_proximo_ubs.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4999/014_-_requerimento_06-04-2026_-_estrada_divisa_-_nenem_fernandes_e_joao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5000/015_-_requerimento_06-04-2026_-estrada_balaio_-_abertao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5001/016_-_requerimento_06-04-2026_-_barranco_dona_miquita_e_em_frente_base_materiais_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5002/017_-_requerimento_06-04-2026_-_informacoes_sobre_licitacao_compra_de_pedras_para_estrada.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5003/06_-_requerimento_06-04-2026_-_estrada_rural_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5004/04_-_requerimento_06-04-2026_-_urgencia_especial_pls_8_-_2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5022/40_-_requerimento_-_13-04-2026_-_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5023/41_-_requerimento_-_13-04-2026_-_estrada_estiva_-_antiga_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5024/018_-_requerimento_13-04-2026_-_estrada_pitangueiras_-_tres_paineiras.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5025/019_-_requerimento_13-04-2026_-_virador_de_onibus_limeira.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5026/16_-_requerimento_13-04-2026_-_estrada_jabuticabal.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5027/17_-_requerimento_13-04-2026_-_lixeira_bairro_vintem_-_proximo_sergio_piazza.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5028/04_-_requerimento_13-04-2026_-__forum_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5029/07_-_requerimento_13-04-2026_-_rua_xavier_lisboa_e_casemiro_osorio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5030/08_-_requerimento_13-04-2026_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5031/09_-_requerimento_13-04-2026_-__manutencao_quadra.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5041/07_-_requerimento_22-04-2026_-_bloquetes_quebrados_e_no_refazimento_do_calcamento_na_esquina_da_rua_jose_de_oliveira_lopes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5042/18_-_requerimento_22-04-2026_-_estrada_furnas_-_carmocoffe.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5043/16_-_requerimento_22-04-2026_-_manutencao_de_estrada_lagoa-estiva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5044/17_-_requerimento_22-04-2026_-_manutencao_de_estradas__pipa_pedrao_lagoa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5045/42_-_requerimento_-_22-04-2026_-_estrada_de_acesso_a_torre_de_tv.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5046/43_-_requerimento_-_22-04-2026_-_estrada_paulino_-_ate_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5047/44_-_requerimento_-_22-04-2026_-_estrada_bela_vista_-_acesso_a_calha_do_tiago.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5048/45_-_requerimento_-_22-04-2026_-_informacoes_quadra_da_escola_cel_machado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5049/05_-_requerimento_22-04-2026_-_informacoes_cargo_diretor_de_departamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5050/020_-_requerimento_22-04-2026_-_estrada_q_liga_bairro_abertao_a_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5054/46_-_requerimento_-_27-04-2026_-_limpeza_mato_alta_vile.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5055/47_-_requerimento_-_27-04-2026_-_rebaixar_quebra-mola_estrada_campestre.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5056/48_-_requerimento_-_27-04-2026_-_pintura_faixa_de_pedestre_avenida_tancredo_neves_em_frente_ze_baixinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5057/49_-_requerimento_-_27-04-2026_-_informacoes_sobre_obras_na_rua_maria_cibele.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5058/50_-_requerimento_-_27-04-2026_-_rua_geraldo_benedito_da_silva_-_recompor_calcamento_pela_copasa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5059/51_-_requerimento_-_27-04-2026_-_buraco_avenida_jorfe_bacha_em_frente_ubs.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5060/52_-_requerimento_-_27-04-2026_-_buraco_rua_loteamento_pinheinho_-_deposito_do_alan.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5061/19_-_requerimento_27-04-2026_-_estrada_cafarnaum_-_carula.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5062/53_-_requerimento_27-04-2026_-_urgencia_especial_pls_23_-_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5063/20_-_requerimento_27-04-2026_-__bueiros__cascalhamento_da_estrada_-_propriedade_abelardo_localizada_no_bairro_divisa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5064/21_-_requerimento_27-04-2026_-_melhoria_em_toda_a_extensao_da_avenida_presidente_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5065/22_-_requerimento_27-04-2026_-_bairro_rocinha__-_coto__ismenia__doca.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5072/54_-_requerimento_-_04-05-2026_-_retirar_manilhas_rua_afonso_vieira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5073/55_-_requerimento_-_04-05-2026_-_limpeza_escola_coronel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5074/56_-_requerimento_-_04-05-2026_-_bueiro_que_foi_tampado_na_rua_claudio_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5075/57_-_requerimento_-_04-05-2026_-_melhorias_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5076/58_-_requerimento_-_04-05-2026_-_rua_jose_murtinho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5077/59_-_requerimento_-_04-05-2026_-_rocinha_ze_vitor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5078/60_-_requerimento_-_04-05-2026_-_abrigo_bairro_rocinha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5079/10_-_requerimento_04-05-2026_-_bairro_correas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5005/01_-_mocao_aplauso_-_francisco_fernandes_de_paiva_-_aposentou_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5006/02_-_mocao_aplauso_-_mariangela_lopes_pereira_abreu_-_professora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5007/03_-_mocao_aplauso_-_arsenio_-_ajudante_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5008/04_-_mocao_aplauso_-_rita_de_cassia_costa_rezende.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5009/05_-_mocao_aplauso_-_laercio_josino_honorio_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5080/01_-_mocao_terceiro_poeirao_da_venda_do_tonhao_-_04-05-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/emenda_01_-_plc_10-2026_-_cargo_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/emenda_02_-_plc_10-2026_-_limita_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/emenda_01_-_pl_7-2026_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5069/emenda_01_-_plc_3-2026_-_cargos_esf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4814/01_-_parecer_01-2026_-_pl_02-2026_-_revisao_anual_servidores_da_cm_de_pedralva.docx_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4815/02_-_parecer_02-2026_-_pl_01-2026_-_transparencia_das_emendas_parlamentares_da_cm_de_pedralva.docx.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4816/03_-_parecer_03-2026_-_pl_04-2026_-_concede_revisao_anual_aos_servidores_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4817/04_-_parecer_04-2026_-_pl_05-2026_-_aumento_valor_auxilio_alimentacao_aos_servidores_publicos_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4818/05_-_parecer_05-2026_-_pr_01-2026_-_altera_ri_presidente_falar_por_ultimo.docx.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4819/06_-_parecer_06-2026_-_pl_03-2026_-_concede_revisao_anual_vereadores.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/07_-_parecer_09-2026_-_pl_06_-2026_-_credito_suplementar_-_superavit_financeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/08_-_parecer_10-2026_-_pl_07-2026_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/09_-_parecer_11-2026_-_pl_08-2026_-_pagamento_retroativo.docx.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/10_-_parecer_12-2026_-_pl_09_-2026_-_credito_suplementar_-_superavit_financeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/11_-_parecer_16-2026_-_pl_10-2026_-_credito_suplementar_e_subvencao.docx.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/12_-_parecer_14-2026_-_pl_11-2026_-_desapropriacao_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/13_-_parecer_15-2026_-_pl_12-2026_-_repasse_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/14_-_parecer_18-2026_-_pl_13_-2026_-_credito_suplementar_-_superavit_financeiro_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/15_-_parecer_19-2026_-_pl_14_-2026_-_credito_suplementar_-_superavit_financeiro.docx_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/16_-_parecer_20-2026_-_pl_15_-2026_-_transporte_saude_dependente_quimico.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4920/17_-_parecer_21-2026_-_pl_16-2026_-_concede_revisao_anual_agetes_politicos_-_prefeito_e_vice.docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4945/18_-_parecer_22-2026_-_plo_17-2026_-_credito_suplementar_-_tendencia_de_excesso_de_arrecadacao.docx.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4946/19_-_parecer_23-2026_-_plo_18-2026_-_regulamentacao_educacao_integral.docx.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4953/20_-_parecer_26-2026_-_pl_19-2026_-_cemiterio_caes_e_gatos_constitucionalidade.docx_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4983/parecer_28-2026_-_plo_20-2026_-_credito_suplementar_-_saude_-_tendencia_de_excesso_de_arrecadacao.docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4984/21_-_parecer_25-2026_-_plc_01-2026_-_criacao_vaga_medico_enfermeiro_e_tecnico_de_enfermagem_esf.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5010/23_-_parecer_29-2026_-_pl_21-2026_-_pagamento_retroativo_servidores_cm.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5032/24_-_parecer_30-2026_-_plo_22-2026_-_continuidade_apoio_pedagogico.docx.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5033/25_-_parecer_31-2026_-_plc_02-2026_-_altera_vencimento.docx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5034/26_-_parecer_32-2026_-_plo_23-2026_-_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5066/27_-_parecer_33-2026_-_pl_25_-2026_-_credito_suplementar_-_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5070/28_-_parecer_34-2026_-_plc_03-2026_-_criacao_cargos_esf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5071/29_-_parecer_35-2026_-_plo_24-2026_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/01_-_parecer_-_cljr_-_pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/02_-_parecer_-_cljr_-_pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/03_-_parecer_-_cljr_-_pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/04_-_parecer_-_cljr_-_pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/05_-_parecer_-_cljr_-_pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/06_-_parecer_-_cljr_-_pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/07_-_parecer_-_cljr_-_pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4857/08_-_parecer_-_cljr_-_pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/09_-_parecer_-_cljr_-_pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/10_-_parecer_-_cljr_-_pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/11_-_parecer_-_cljr_-_plc_10-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/parecer_pl_06-2026_-_credito_suplementar_295.000_-_compra_maquina_pesada.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/parecer_pl_09-2026_-_credito_suplementar_2.274.12037.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/parecer_pl_13-2026_-_credito_suplementar_118.46632.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4921/12_-_parecer_-_cljr_-_plc_14-2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/13_-_parecer_-_cljr_-_pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4923/14_-_parecer_-_cljr_-_pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4947/15_-_parecer_-_cljr_-_pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4980/16_-_parecer_-_cljr_-_pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4981/17_-_parecer_-_cljr_-_pl_19-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4982/18_-_parecer_-_cljr_-_pl_20-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5011/22_-_parecer_pl_21-2026_-_pagamento_retroativos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5012/23_-_parecer_plc_1-2026_-_medidos_e_enfermeiros_esf.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5035/24_-_parecer_pl_22-2026_-_continuidade_acompanhamento_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5036/25_-_parecer_plc_2-2026_-_adequar_vencimento_assistente_administrativo_e_auxiliar_de_enfermagem_ao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5037/26_-_parecer_pl_23-2026_-_regulamenta_regime_de_sobreaviso_prefeitura_de_pedralva.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5067/27_-_parecer_plc_2-2026_-_cargos_esf.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5068/28_-_parecer_pl_25-2026_-_credito_suplementar_250.25329.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/01_-_parecer_cfoff_-_pl_02-2026_-_revisao_geral_-_camara.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/02_-_parecer_cfoff_-_pl_03-2026_-_revisao_anual_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/03_-_parecer_cfoff_-_pl_05-2026_-_reajuste_auxilio_alimentacao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4867/04_-_parecer_comissao_de_financas_plc-_10-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4868/05_-_parecer_comissao_de_financas_pl-_4-2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4869/06_-_parecer_comissao_de_financas_pl-_7-2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/07_-_parecer_comissao_de_financas_pl-_10-2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4871/08_-_parecer_comissao_de_financas_pl-_11-2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4872/09_-_parecer_comissao_de_financas_pl-_12-2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4926/11_-_parecer_comissao_de_financas_pl-06-2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4927/12_-_parecer_comissao_de_financas_pl-09-2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/13_-_parecer_comissao_de_financas_pl-13-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/14_-_parecer_comissao_de_financas_pl-14-2026.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/15_-_parecer_comissao_de_financas_pl-15-2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/16_-_parecer_comissao_de_financas_pl-16-2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4985/10_-_parecer_comissao_de_financas_pl-_08-2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5013/17_-_parecer_prestacao_de_contas_2024_-_municipio_de_pedralva.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5018/18_-_parecer_comissao_de_financas_pl-21-2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5052/19_-_parecer_comissao_de_financas_pl_23-2026_-_sobreaviso_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4873/01_-_parecer_pl_8-2026_-_pagamento_retroativos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4874/02_-_parecer_pl_11-2026_-_desepropriacao_terreno_paulino_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4875/03_-_parecer_plc_10-2025_-_cargo_de_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4979/04_-_parecer_pl_16-2026_-_reajuste_subsidio_agentes_politicos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5017/05_-_parecer_pl_21-2026_-_pagamento_retroativos_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5053/06_-_parecer_pl_23-2026_-__sobreaviso_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/01_-_parecer_coesc_-_projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/02_-_parecer_coesc_-_projeto_de_lei_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4865/03_-_parecer_coesc_-_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4866/04_-_parecer_coesc_-_projeto_de_lei_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/05_-_parecer_coesc_-_projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4924/06_-_parecer_coesc_-_projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4925/07_-_parecer_coesc_-_projeto_de_lei_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4948/08_-_parecer_coesc_-_projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4986/09_-_parecer_coesc_-_projeto_de_lei_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4987/10_-_parecer_coesc_-_projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/5038/11_-_parecer_coesc_-_projeto_de_lei_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/01_-_parecer_comissao_especial_-_pr_1-2026_-_fala_presidente.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4950/oficio_no_2157-2026_-_processo_1188858_-_prestacao_de_contas_municipio_de_pedralva_-_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4951/oficio_no_4244-2026_-_processo_1148298_-_prestacao_de_contas_municipio_de_pedralva_-_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedralva.mg.leg.br/media/sapl/public/materialegislativa/2026/4952/ato_informativo_no_01_2026_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H151"/>
+  <dimension ref="A1:H301"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="66.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2638,3472 +4333,7366 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H20" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...5 lines deleted...]
-      <c r="D22" t="s">
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>102</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B23" t="s">
-[...11 lines deleted...]
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
-[...14 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>110</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>114</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="E29" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="F29" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
         <v>126</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="F30" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="F32" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="F33" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="F34" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" t="s">
         <v>143</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E38" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F38" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E39" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F39" t="s">
-        <v>111</v>
+        <v>168</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E40" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F40" t="s">
-        <v>104</v>
+        <v>168</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>164</v>
+        <v>34</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E41" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>104</v>
+        <v>168</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="H41" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>38</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E42" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>88</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>42</v>
       </c>
       <c r="D43" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E43" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F43" t="s">
-        <v>130</v>
+        <v>71</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>46</v>
       </c>
       <c r="D44" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E44" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F44" t="s">
-        <v>130</v>
+        <v>71</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>50</v>
       </c>
       <c r="D45" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E45" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F45" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="D46" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E46" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>58</v>
       </c>
       <c r="D47" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E47" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F47" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>62</v>
       </c>
       <c r="D48" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E48" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F48" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="D49" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E49" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F49" t="s">
-        <v>104</v>
+        <v>201</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>203</v>
+        <v>70</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E50" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F50" t="s">
-        <v>204</v>
+        <v>168</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" t="s">
+        <v>156</v>
+      </c>
+      <c r="E51" t="s">
+        <v>157</v>
+      </c>
+      <c r="F51" t="s">
+        <v>168</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>79</v>
+      </c>
+      <c r="D52" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" t="s">
+        <v>157</v>
+      </c>
+      <c r="F52" t="s">
+        <v>168</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" t="s">
+        <v>156</v>
+      </c>
+      <c r="E53" t="s">
+        <v>157</v>
+      </c>
+      <c r="F53" t="s">
+        <v>168</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" t="s">
         <v>215</v>
-      </c>
-[...19 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>87</v>
       </c>
       <c r="D54" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E54" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F54" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>224</v>
+        <v>92</v>
       </c>
       <c r="D55" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E55" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F55" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>96</v>
       </c>
       <c r="D56" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E56" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F56" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="H56" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>233</v>
+        <v>101</v>
       </c>
       <c r="D57" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E57" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F57" t="s">
-        <v>234</v>
+        <v>187</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>238</v>
+        <v>106</v>
       </c>
       <c r="D58" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E58" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F58" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="H58" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>242</v>
+        <v>110</v>
       </c>
       <c r="D59" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E59" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F59" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="H59" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>246</v>
+        <v>114</v>
       </c>
       <c r="D60" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E60" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F60" t="s">
-        <v>247</v>
+        <v>187</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="H60" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>251</v>
+        <v>118</v>
       </c>
       <c r="D61" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F61" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="H61" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>255</v>
+        <v>122</v>
       </c>
       <c r="D62" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E62" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F62" t="s">
-        <v>104</v>
+        <v>243</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="D63" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E63" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F63" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H63" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="D64" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E64" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F64" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="H64" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="D65" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E65" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F65" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="H65" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="D66" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E66" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F66" t="s">
-        <v>272</v>
+        <v>88</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="H66" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="D67" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E67" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F67" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="H67" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="D68" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E68" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F68" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="H68" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="D69" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E69" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F69" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="H69" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D70" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E70" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F70" t="s">
-        <v>100</v>
+        <v>277</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="H70" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="D71" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E71" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F71" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H71" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="D72" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E72" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F72" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="H72" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="D73" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E73" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F73" t="s">
-        <v>111</v>
+        <v>187</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="H73" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="D74" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E74" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F74" t="s">
-        <v>111</v>
+        <v>294</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="H74" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="D75" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E75" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F75" t="s">
-        <v>130</v>
+        <v>294</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="H75" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="D76" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E76" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F76" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="H76" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="D77" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E77" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F77" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="H77" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D78" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E78" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F78" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="H78" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="D79" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E79" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F79" t="s">
-        <v>71</v>
+        <v>277</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="H79" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="D80" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E80" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F80" t="s">
-        <v>71</v>
+        <v>319</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="H80" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="D81" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E81" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F81" t="s">
-        <v>71</v>
+        <v>194</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="H81" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="D82" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E82" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F82" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="H82" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="D83" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E83" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F83" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="H83" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="D84" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E84" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F84" t="s">
-        <v>104</v>
+        <v>158</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="H84" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="D85" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E85" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F85" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="H85" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="D86" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E86" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F86" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="H86" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="D87" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E87" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F87" t="s">
-        <v>111</v>
+        <v>168</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="H87" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="D88" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E88" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F88" t="s">
-        <v>130</v>
+        <v>168</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="H88" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="D89" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
       <c r="E89" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="F89" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="H89" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>359</v>
       </c>
       <c r="D90" t="s">
-        <v>368</v>
+        <v>156</v>
       </c>
       <c r="E90" t="s">
-        <v>369</v>
+        <v>157</v>
       </c>
       <c r="F90" t="s">
-        <v>370</v>
+        <v>187</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="H90" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>363</v>
       </c>
       <c r="D91" t="s">
-        <v>368</v>
+        <v>156</v>
       </c>
       <c r="E91" t="s">
-        <v>369</v>
+        <v>157</v>
       </c>
       <c r="F91" t="s">
-        <v>370</v>
+        <v>168</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="H91" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>21</v>
+        <v>367</v>
       </c>
       <c r="D92" t="s">
+        <v>156</v>
+      </c>
+      <c r="E92" t="s">
+        <v>157</v>
+      </c>
+      <c r="F92" t="s">
+        <v>71</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="E92" t="s">
+      <c r="H92" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>371</v>
       </c>
       <c r="D93" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E93" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F93" t="s">
-        <v>381</v>
+        <v>71</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="H93" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>17</v>
+        <v>375</v>
       </c>
       <c r="D94" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E94" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F94" t="s">
-        <v>381</v>
+        <v>71</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="H94" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>21</v>
+        <v>379</v>
       </c>
       <c r="D95" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E95" t="s">
+        <v>157</v>
+      </c>
+      <c r="F95" t="s">
+        <v>71</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>25</v>
+        <v>383</v>
       </c>
       <c r="D96" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E96" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F96" t="s">
-        <v>381</v>
+        <v>168</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="H96" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>30</v>
+        <v>387</v>
       </c>
       <c r="D97" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E97" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F97" t="s">
-        <v>381</v>
+        <v>168</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="H97" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>34</v>
+        <v>391</v>
       </c>
       <c r="D98" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E98" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F98" t="s">
-        <v>381</v>
+        <v>88</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="H98" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>395</v>
       </c>
       <c r="D99" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E99" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F99" t="s">
-        <v>381</v>
+        <v>71</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="H99" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>42</v>
+        <v>399</v>
       </c>
       <c r="D100" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E100" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F100" t="s">
-        <v>381</v>
+        <v>71</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="H100" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>402</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>403</v>
+      </c>
+      <c r="D101" t="s">
+        <v>156</v>
+      </c>
+      <c r="E101" t="s">
+        <v>157</v>
+      </c>
+      <c r="F101" t="s">
+        <v>168</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H101" t="s">
         <v>405</v>
-      </c>
-[...19 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>406</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>407</v>
+      </c>
+      <c r="D102" t="s">
+        <v>156</v>
+      </c>
+      <c r="E102" t="s">
+        <v>157</v>
+      </c>
+      <c r="F102" t="s">
+        <v>187</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="B102" t="s">
-[...14 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>411</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E103" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F103" t="s">
-        <v>381</v>
+        <v>201</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>412</v>
       </c>
       <c r="H103" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>414</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>58</v>
+        <v>415</v>
       </c>
       <c r="D104" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E104" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F104" t="s">
-        <v>381</v>
+        <v>88</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H104" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>62</v>
+        <v>419</v>
       </c>
       <c r="D105" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E105" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F105" t="s">
-        <v>381</v>
+        <v>420</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="H105" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>66</v>
+        <v>424</v>
       </c>
       <c r="D106" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E106" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F106" t="s">
-        <v>381</v>
+        <v>239</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="H106" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>70</v>
+        <v>428</v>
       </c>
       <c r="D107" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E107" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F107" t="s">
-        <v>381</v>
+        <v>243</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="H107" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>75</v>
+        <v>432</v>
       </c>
       <c r="D108" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E108" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F108" t="s">
-        <v>381</v>
+        <v>194</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H108" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>79</v>
+        <v>436</v>
       </c>
       <c r="D109" t="s">
-        <v>379</v>
+        <v>156</v>
       </c>
       <c r="E109" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="F109" t="s">
-        <v>381</v>
+        <v>88</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="H109" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>440</v>
       </c>
       <c r="D110" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E110" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F110" t="s">
-        <v>370</v>
+        <v>88</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H110" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>17</v>
+        <v>444</v>
       </c>
       <c r="D111" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E111" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F111" t="s">
-        <v>370</v>
+        <v>88</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="H111" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>21</v>
+        <v>448</v>
       </c>
       <c r="D112" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E112" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F112" t="s">
-        <v>370</v>
+        <v>88</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H112" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>25</v>
+        <v>452</v>
       </c>
       <c r="D113" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E113" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F113" t="s">
-        <v>370</v>
+        <v>71</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="H113" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>30</v>
+        <v>456</v>
       </c>
       <c r="D114" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E114" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F114" t="s">
-        <v>370</v>
+        <v>71</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="H114" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>460</v>
       </c>
       <c r="D115" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E115" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F115" t="s">
-        <v>370</v>
+        <v>71</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="H115" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>464</v>
       </c>
       <c r="D116" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E116" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F116" t="s">
-        <v>370</v>
+        <v>71</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="H116" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>468</v>
       </c>
       <c r="D117" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E117" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F117" t="s">
-        <v>370</v>
+        <v>88</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="H117" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>46</v>
+        <v>472</v>
       </c>
       <c r="D118" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E118" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F118" t="s">
-        <v>370</v>
+        <v>473</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="H118" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>50</v>
+        <v>477</v>
       </c>
       <c r="D119" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E119" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F119" t="s">
-        <v>370</v>
+        <v>102</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>54</v>
+        <v>481</v>
       </c>
       <c r="D120" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E120" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F120" t="s">
-        <v>370</v>
+        <v>158</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="H120" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>58</v>
+        <v>485</v>
       </c>
       <c r="D121" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E121" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F121" t="s">
-        <v>370</v>
+        <v>187</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="H121" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>62</v>
+        <v>489</v>
       </c>
       <c r="D122" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E122" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F122" t="s">
-        <v>370</v>
+        <v>187</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="H122" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>66</v>
+        <v>493</v>
       </c>
       <c r="D123" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E123" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F123" t="s">
-        <v>370</v>
+        <v>71</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="H123" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>70</v>
+        <v>497</v>
       </c>
       <c r="D124" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E124" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F124" t="s">
-        <v>370</v>
+        <v>88</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="H124" t="s">
-        <v>477</v>
+        <v>499</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>75</v>
+        <v>501</v>
       </c>
       <c r="D125" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E125" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F125" t="s">
-        <v>370</v>
+        <v>502</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>479</v>
+        <v>503</v>
       </c>
       <c r="H125" t="s">
-        <v>480</v>
+        <v>504</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>481</v>
+        <v>505</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>79</v>
+        <v>506</v>
       </c>
       <c r="D126" t="s">
-        <v>433</v>
+        <v>156</v>
       </c>
       <c r="E126" t="s">
-        <v>434</v>
+        <v>157</v>
       </c>
       <c r="F126" t="s">
-        <v>370</v>
+        <v>187</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="H126" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>510</v>
       </c>
       <c r="D127" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E127" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F127" t="s">
-        <v>487</v>
+        <v>201</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>488</v>
+        <v>511</v>
       </c>
       <c r="H127" t="s">
-        <v>489</v>
+        <v>512</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>490</v>
+        <v>513</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>17</v>
+        <v>514</v>
       </c>
       <c r="D128" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E128" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F128" t="s">
-        <v>487</v>
+        <v>158</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>491</v>
+        <v>515</v>
       </c>
       <c r="H128" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>21</v>
+        <v>518</v>
       </c>
       <c r="D129" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E129" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F129" t="s">
-        <v>487</v>
+        <v>223</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>494</v>
+        <v>519</v>
       </c>
       <c r="H129" t="s">
-        <v>495</v>
+        <v>520</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>496</v>
+        <v>521</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>25</v>
+        <v>522</v>
       </c>
       <c r="D130" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E130" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F130" t="s">
-        <v>487</v>
+        <v>88</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>497</v>
+        <v>523</v>
       </c>
       <c r="H130" t="s">
-        <v>498</v>
+        <v>524</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>499</v>
+        <v>525</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>30</v>
+        <v>526</v>
       </c>
       <c r="D131" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E131" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F131" t="s">
-        <v>487</v>
+        <v>88</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="H131" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>34</v>
+        <v>530</v>
       </c>
       <c r="D132" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E132" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F132" t="s">
-        <v>487</v>
+        <v>88</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>503</v>
+        <v>531</v>
       </c>
       <c r="H132" t="s">
-        <v>504</v>
+        <v>532</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>505</v>
+        <v>533</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>534</v>
       </c>
       <c r="D133" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E133" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F133" t="s">
-        <v>487</v>
+        <v>88</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="H133" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>42</v>
+        <v>538</v>
       </c>
       <c r="D134" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E134" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F134" t="s">
-        <v>487</v>
+        <v>88</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>509</v>
+        <v>539</v>
       </c>
       <c r="H134" t="s">
-        <v>510</v>
+        <v>540</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>511</v>
+        <v>541</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>46</v>
+        <v>542</v>
       </c>
       <c r="D135" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E135" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F135" t="s">
-        <v>487</v>
+        <v>88</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>512</v>
+        <v>543</v>
       </c>
       <c r="H135" t="s">
-        <v>513</v>
+        <v>544</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>514</v>
+        <v>545</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>50</v>
+        <v>546</v>
       </c>
       <c r="D136" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E136" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F136" t="s">
-        <v>487</v>
+        <v>158</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>515</v>
+        <v>547</v>
       </c>
       <c r="H136" t="s">
-        <v>516</v>
+        <v>548</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>517</v>
+        <v>549</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>54</v>
+        <v>550</v>
       </c>
       <c r="D137" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E137" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F137" t="s">
-        <v>487</v>
+        <v>168</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>518</v>
+        <v>551</v>
       </c>
       <c r="H137" t="s">
-        <v>519</v>
+        <v>552</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>58</v>
+        <v>554</v>
       </c>
       <c r="D138" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E138" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F138" t="s">
-        <v>487</v>
+        <v>168</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>521</v>
+        <v>555</v>
       </c>
       <c r="H138" t="s">
-        <v>522</v>
+        <v>556</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>523</v>
+        <v>557</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>62</v>
+        <v>558</v>
       </c>
       <c r="D139" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E139" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F139" t="s">
-        <v>487</v>
+        <v>168</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>524</v>
+        <v>559</v>
       </c>
       <c r="H139" t="s">
-        <v>525</v>
+        <v>560</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>526</v>
+        <v>561</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>66</v>
+        <v>562</v>
       </c>
       <c r="D140" t="s">
-        <v>485</v>
+        <v>156</v>
       </c>
       <c r="E140" t="s">
-        <v>486</v>
+        <v>157</v>
       </c>
       <c r="F140" t="s">
-        <v>487</v>
+        <v>168</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>527</v>
+        <v>563</v>
       </c>
       <c r="H140" t="s">
-        <v>528</v>
+        <v>564</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>566</v>
       </c>
       <c r="D141" t="s">
-        <v>530</v>
+        <v>156</v>
       </c>
       <c r="E141" t="s">
-        <v>531</v>
+        <v>157</v>
       </c>
       <c r="F141" t="s">
-        <v>532</v>
+        <v>102</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>533</v>
+        <v>567</v>
       </c>
       <c r="H141" t="s">
-        <v>534</v>
+        <v>568</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>535</v>
+        <v>569</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>17</v>
+        <v>570</v>
       </c>
       <c r="D142" t="s">
-        <v>530</v>
+        <v>156</v>
       </c>
       <c r="E142" t="s">
-        <v>531</v>
+        <v>157</v>
       </c>
       <c r="F142" t="s">
-        <v>532</v>
+        <v>201</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
       <c r="H142" t="s">
-        <v>537</v>
+        <v>572</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>538</v>
+        <v>573</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>21</v>
+        <v>574</v>
       </c>
       <c r="D143" t="s">
-        <v>530</v>
+        <v>156</v>
       </c>
       <c r="E143" t="s">
-        <v>531</v>
+        <v>157</v>
       </c>
       <c r="F143" t="s">
-        <v>532</v>
+        <v>88</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>539</v>
+        <v>575</v>
       </c>
       <c r="H143" t="s">
-        <v>540</v>
+        <v>576</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>541</v>
+        <v>577</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>10</v>
+        <v>578</v>
       </c>
       <c r="D144" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E144" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F144" t="s">
-        <v>544</v>
+        <v>88</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>545</v>
+        <v>579</v>
       </c>
       <c r="H144" t="s">
-        <v>546</v>
+        <v>580</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>547</v>
+        <v>581</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>17</v>
+        <v>582</v>
       </c>
       <c r="D145" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E145" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F145" t="s">
-        <v>544</v>
+        <v>168</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>548</v>
+        <v>583</v>
       </c>
       <c r="H145" t="s">
-        <v>549</v>
+        <v>584</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>21</v>
+        <v>586</v>
       </c>
       <c r="D146" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E146" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F146" t="s">
-        <v>544</v>
+        <v>168</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>551</v>
+        <v>587</v>
       </c>
       <c r="H146" t="s">
-        <v>552</v>
+        <v>588</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>553</v>
+        <v>589</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>25</v>
+        <v>590</v>
       </c>
       <c r="D147" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E147" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F147" t="s">
-        <v>544</v>
+        <v>71</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>554</v>
+        <v>591</v>
       </c>
       <c r="H147" t="s">
-        <v>555</v>
+        <v>592</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>556</v>
+        <v>593</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>30</v>
+        <v>594</v>
       </c>
       <c r="D148" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E148" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F148" t="s">
-        <v>544</v>
+        <v>71</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>557</v>
+        <v>595</v>
       </c>
       <c r="H148" t="s">
-        <v>558</v>
+        <v>596</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>559</v>
+        <v>597</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>34</v>
+        <v>598</v>
       </c>
       <c r="D149" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E149" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F149" t="s">
-        <v>544</v>
+        <v>277</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>560</v>
+        <v>599</v>
       </c>
       <c r="H149" t="s">
-        <v>561</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>562</v>
+        <v>601</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>602</v>
       </c>
       <c r="D150" t="s">
-        <v>542</v>
+        <v>156</v>
       </c>
       <c r="E150" t="s">
-        <v>543</v>
+        <v>157</v>
       </c>
       <c r="F150" t="s">
-        <v>544</v>
+        <v>102</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>563</v>
+        <v>603</v>
       </c>
       <c r="H150" t="s">
-        <v>564</v>
+        <v>604</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
+        <v>606</v>
+      </c>
+      <c r="D151" t="s">
+        <v>156</v>
+      </c>
+      <c r="E151" t="s">
+        <v>157</v>
+      </c>
+      <c r="F151" t="s">
+        <v>102</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H151" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>609</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>610</v>
+      </c>
+      <c r="D152" t="s">
+        <v>156</v>
+      </c>
+      <c r="E152" t="s">
+        <v>157</v>
+      </c>
+      <c r="F152" t="s">
+        <v>102</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H152" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>613</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>614</v>
+      </c>
+      <c r="D153" t="s">
+        <v>156</v>
+      </c>
+      <c r="E153" t="s">
+        <v>157</v>
+      </c>
+      <c r="F153" t="s">
+        <v>158</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H153" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>617</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>618</v>
+      </c>
+      <c r="D154" t="s">
+        <v>156</v>
+      </c>
+      <c r="E154" t="s">
+        <v>157</v>
+      </c>
+      <c r="F154" t="s">
+        <v>71</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H154" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>621</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>622</v>
+      </c>
+      <c r="D155" t="s">
+        <v>156</v>
+      </c>
+      <c r="E155" t="s">
+        <v>157</v>
+      </c>
+      <c r="F155" t="s">
+        <v>187</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H155" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>625</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>626</v>
+      </c>
+      <c r="D156" t="s">
+        <v>156</v>
+      </c>
+      <c r="E156" t="s">
+        <v>157</v>
+      </c>
+      <c r="F156" t="s">
+        <v>187</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H156" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>629</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>630</v>
+      </c>
+      <c r="D157" t="s">
+        <v>156</v>
+      </c>
+      <c r="E157" t="s">
+        <v>157</v>
+      </c>
+      <c r="F157" t="s">
+        <v>88</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H157" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>633</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>634</v>
+      </c>
+      <c r="D158" t="s">
+        <v>156</v>
+      </c>
+      <c r="E158" t="s">
+        <v>157</v>
+      </c>
+      <c r="F158" t="s">
+        <v>88</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H158" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>637</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>638</v>
+      </c>
+      <c r="D159" t="s">
+        <v>156</v>
+      </c>
+      <c r="E159" t="s">
+        <v>157</v>
+      </c>
+      <c r="F159" t="s">
+        <v>88</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H159" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>641</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>642</v>
+      </c>
+      <c r="D160" t="s">
+        <v>156</v>
+      </c>
+      <c r="E160" t="s">
+        <v>157</v>
+      </c>
+      <c r="F160" t="s">
+        <v>420</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H160" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>645</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>646</v>
+      </c>
+      <c r="D161" t="s">
+        <v>156</v>
+      </c>
+      <c r="E161" t="s">
+        <v>157</v>
+      </c>
+      <c r="F161" t="s">
+        <v>647</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H161" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>650</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>651</v>
+      </c>
+      <c r="D162" t="s">
+        <v>156</v>
+      </c>
+      <c r="E162" t="s">
+        <v>157</v>
+      </c>
+      <c r="F162" t="s">
+        <v>168</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H162" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>654</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>655</v>
+      </c>
+      <c r="D163" t="s">
+        <v>156</v>
+      </c>
+      <c r="E163" t="s">
+        <v>157</v>
+      </c>
+      <c r="F163" t="s">
+        <v>194</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H163" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>658</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>659</v>
+      </c>
+      <c r="D164" t="s">
+        <v>156</v>
+      </c>
+      <c r="E164" t="s">
+        <v>157</v>
+      </c>
+      <c r="F164" t="s">
+        <v>194</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H164" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>662</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>663</v>
+      </c>
+      <c r="D165" t="s">
+        <v>156</v>
+      </c>
+      <c r="E165" t="s">
+        <v>157</v>
+      </c>
+      <c r="F165" t="s">
+        <v>88</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H165" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>666</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>667</v>
+      </c>
+      <c r="D166" t="s">
+        <v>156</v>
+      </c>
+      <c r="E166" t="s">
+        <v>157</v>
+      </c>
+      <c r="F166" t="s">
+        <v>88</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H166" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>670</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>671</v>
+      </c>
+      <c r="D167" t="s">
+        <v>156</v>
+      </c>
+      <c r="E167" t="s">
+        <v>157</v>
+      </c>
+      <c r="F167" t="s">
+        <v>88</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H167" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>674</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>675</v>
+      </c>
+      <c r="D168" t="s">
+        <v>156</v>
+      </c>
+      <c r="E168" t="s">
+        <v>157</v>
+      </c>
+      <c r="F168" t="s">
+        <v>420</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H168" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>678</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>679</v>
+      </c>
+      <c r="D169" t="s">
+        <v>156</v>
+      </c>
+      <c r="E169" t="s">
+        <v>157</v>
+      </c>
+      <c r="F169" t="s">
+        <v>88</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H169" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>682</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>683</v>
+      </c>
+      <c r="D170" t="s">
+        <v>156</v>
+      </c>
+      <c r="E170" t="s">
+        <v>157</v>
+      </c>
+      <c r="F170" t="s">
+        <v>71</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H170" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>686</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>687</v>
+      </c>
+      <c r="D171" t="s">
+        <v>156</v>
+      </c>
+      <c r="E171" t="s">
+        <v>157</v>
+      </c>
+      <c r="F171" t="s">
+        <v>88</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H171" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>690</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>691</v>
+      </c>
+      <c r="D172" t="s">
+        <v>156</v>
+      </c>
+      <c r="E172" t="s">
+        <v>157</v>
+      </c>
+      <c r="F172" t="s">
+        <v>71</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H172" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>694</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>695</v>
+      </c>
+      <c r="D173" t="s">
+        <v>156</v>
+      </c>
+      <c r="E173" t="s">
+        <v>157</v>
+      </c>
+      <c r="F173" t="s">
+        <v>71</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H173" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>698</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>699</v>
+      </c>
+      <c r="D174" t="s">
+        <v>156</v>
+      </c>
+      <c r="E174" t="s">
+        <v>157</v>
+      </c>
+      <c r="F174" t="s">
+        <v>71</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H174" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>702</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>703</v>
+      </c>
+      <c r="D175" t="s">
+        <v>156</v>
+      </c>
+      <c r="E175" t="s">
+        <v>157</v>
+      </c>
+      <c r="F175" t="s">
+        <v>88</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H175" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>706</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>707</v>
+      </c>
+      <c r="D176" t="s">
+        <v>156</v>
+      </c>
+      <c r="E176" t="s">
+        <v>157</v>
+      </c>
+      <c r="F176" t="s">
+        <v>88</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H176" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>710</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>711</v>
+      </c>
+      <c r="D177" t="s">
+        <v>156</v>
+      </c>
+      <c r="E177" t="s">
+        <v>157</v>
+      </c>
+      <c r="F177" t="s">
+        <v>88</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H177" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>714</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>715</v>
+      </c>
+      <c r="D178" t="s">
+        <v>156</v>
+      </c>
+      <c r="E178" t="s">
+        <v>157</v>
+      </c>
+      <c r="F178" t="s">
+        <v>88</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H178" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>718</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>719</v>
+      </c>
+      <c r="D179" t="s">
+        <v>156</v>
+      </c>
+      <c r="E179" t="s">
+        <v>157</v>
+      </c>
+      <c r="F179" t="s">
+        <v>88</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H179" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>722</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>723</v>
+      </c>
+      <c r="D180" t="s">
+        <v>156</v>
+      </c>
+      <c r="E180" t="s">
+        <v>157</v>
+      </c>
+      <c r="F180" t="s">
+        <v>88</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H180" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>726</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>727</v>
+      </c>
+      <c r="D181" t="s">
+        <v>156</v>
+      </c>
+      <c r="E181" t="s">
+        <v>157</v>
+      </c>
+      <c r="F181" t="s">
+        <v>88</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H181" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>730</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>731</v>
+      </c>
+      <c r="D182" t="s">
+        <v>156</v>
+      </c>
+      <c r="E182" t="s">
+        <v>157</v>
+      </c>
+      <c r="F182" t="s">
+        <v>102</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H182" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>734</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>735</v>
+      </c>
+      <c r="D183" t="s">
+        <v>156</v>
+      </c>
+      <c r="E183" t="s">
+        <v>157</v>
+      </c>
+      <c r="F183" t="s">
+        <v>201</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H183" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>737</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>738</v>
+      </c>
+      <c r="D184" t="s">
+        <v>156</v>
+      </c>
+      <c r="E184" t="s">
+        <v>157</v>
+      </c>
+      <c r="F184" t="s">
+        <v>88</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H184" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>740</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>741</v>
+      </c>
+      <c r="D185" t="s">
+        <v>156</v>
+      </c>
+      <c r="E185" t="s">
+        <v>157</v>
+      </c>
+      <c r="F185" t="s">
+        <v>88</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H185" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>743</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>744</v>
+      </c>
+      <c r="D186" t="s">
+        <v>156</v>
+      </c>
+      <c r="E186" t="s">
+        <v>157</v>
+      </c>
+      <c r="F186" t="s">
+        <v>187</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H186" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>745</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>746</v>
+      </c>
+      <c r="D187" t="s">
+        <v>156</v>
+      </c>
+      <c r="E187" t="s">
+        <v>157</v>
+      </c>
+      <c r="F187" t="s">
+        <v>187</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H187" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>748</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>749</v>
+      </c>
+      <c r="D188" t="s">
+        <v>156</v>
+      </c>
+      <c r="E188" t="s">
+        <v>157</v>
+      </c>
+      <c r="F188" t="s">
+        <v>187</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H188" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>751</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>752</v>
+      </c>
+      <c r="D189" t="s">
+        <v>156</v>
+      </c>
+      <c r="E189" t="s">
+        <v>157</v>
+      </c>
+      <c r="F189" t="s">
+        <v>187</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H189" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>754</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>755</v>
+      </c>
+      <c r="D190" t="s">
+        <v>156</v>
+      </c>
+      <c r="E190" t="s">
+        <v>157</v>
+      </c>
+      <c r="F190" t="s">
+        <v>187</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H190" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>757</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>758</v>
+      </c>
+      <c r="D191" t="s">
+        <v>156</v>
+      </c>
+      <c r="E191" t="s">
+        <v>157</v>
+      </c>
+      <c r="F191" t="s">
+        <v>187</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H191" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>760</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>761</v>
+      </c>
+      <c r="D192" t="s">
+        <v>156</v>
+      </c>
+      <c r="E192" t="s">
+        <v>157</v>
+      </c>
+      <c r="F192" t="s">
+        <v>102</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H192" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>763</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>764</v>
+      </c>
+      <c r="D193" t="s">
+        <v>156</v>
+      </c>
+      <c r="E193" t="s">
+        <v>157</v>
+      </c>
+      <c r="F193" t="s">
+        <v>277</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H193" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>766</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>767</v>
+      </c>
+      <c r="D194" t="s">
+        <v>156</v>
+      </c>
+      <c r="E194" t="s">
+        <v>157</v>
+      </c>
+      <c r="F194" t="s">
+        <v>201</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H194" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>769</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>10</v>
       </c>
-      <c r="D151" t="s">
-[...12 lines deleted...]
-        <v>570</v>
+      <c r="D195" t="s">
+        <v>770</v>
+      </c>
+      <c r="E195" t="s">
+        <v>771</v>
+      </c>
+      <c r="F195" t="s">
+        <v>88</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H195" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>774</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>17</v>
+      </c>
+      <c r="D196" t="s">
+        <v>770</v>
+      </c>
+      <c r="E196" t="s">
+        <v>771</v>
+      </c>
+      <c r="F196" t="s">
+        <v>88</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H196" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>777</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>21</v>
+      </c>
+      <c r="D197" t="s">
+        <v>770</v>
+      </c>
+      <c r="E197" t="s">
+        <v>771</v>
+      </c>
+      <c r="F197" t="s">
+        <v>88</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H197" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>780</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>25</v>
+      </c>
+      <c r="D198" t="s">
+        <v>770</v>
+      </c>
+      <c r="E198" t="s">
+        <v>771</v>
+      </c>
+      <c r="F198" t="s">
+        <v>88</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H198" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>783</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>30</v>
+      </c>
+      <c r="D199" t="s">
+        <v>770</v>
+      </c>
+      <c r="E199" t="s">
+        <v>771</v>
+      </c>
+      <c r="F199" t="s">
+        <v>88</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H199" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>786</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>34</v>
+      </c>
+      <c r="D200" t="s">
+        <v>770</v>
+      </c>
+      <c r="E200" t="s">
+        <v>771</v>
+      </c>
+      <c r="F200" t="s">
+        <v>102</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H200" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>789</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>790</v>
+      </c>
+      <c r="E201" t="s">
+        <v>791</v>
+      </c>
+      <c r="F201" t="s">
+        <v>792</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H201" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>795</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D202" t="s">
+        <v>790</v>
+      </c>
+      <c r="E202" t="s">
+        <v>791</v>
+      </c>
+      <c r="F202" t="s">
+        <v>792</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H202" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>797</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" t="s">
+        <v>790</v>
+      </c>
+      <c r="E203" t="s">
+        <v>791</v>
+      </c>
+      <c r="F203" t="s">
+        <v>792</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H203" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>800</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>25</v>
+      </c>
+      <c r="D204" t="s">
+        <v>790</v>
+      </c>
+      <c r="E204" t="s">
+        <v>791</v>
+      </c>
+      <c r="F204" t="s">
+        <v>792</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H204" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>803</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>10</v>
+      </c>
+      <c r="D205" t="s">
+        <v>804</v>
+      </c>
+      <c r="E205" t="s">
+        <v>805</v>
+      </c>
+      <c r="F205" t="s">
+        <v>806</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H205" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>809</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>17</v>
+      </c>
+      <c r="D206" t="s">
+        <v>804</v>
+      </c>
+      <c r="E206" t="s">
+        <v>805</v>
+      </c>
+      <c r="F206" t="s">
+        <v>806</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H206" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>812</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>21</v>
+      </c>
+      <c r="D207" t="s">
+        <v>804</v>
+      </c>
+      <c r="E207" t="s">
+        <v>805</v>
+      </c>
+      <c r="F207" t="s">
+        <v>806</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H207" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>815</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>25</v>
+      </c>
+      <c r="D208" t="s">
+        <v>804</v>
+      </c>
+      <c r="E208" t="s">
+        <v>805</v>
+      </c>
+      <c r="F208" t="s">
+        <v>806</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H208" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>818</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>30</v>
+      </c>
+      <c r="D209" t="s">
+        <v>804</v>
+      </c>
+      <c r="E209" t="s">
+        <v>805</v>
+      </c>
+      <c r="F209" t="s">
+        <v>806</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H209" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>821</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>34</v>
+      </c>
+      <c r="D210" t="s">
+        <v>804</v>
+      </c>
+      <c r="E210" t="s">
+        <v>805</v>
+      </c>
+      <c r="F210" t="s">
+        <v>806</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H210" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>824</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>38</v>
+      </c>
+      <c r="D211" t="s">
+        <v>804</v>
+      </c>
+      <c r="E211" t="s">
+        <v>805</v>
+      </c>
+      <c r="F211" t="s">
+        <v>806</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H211" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>827</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>42</v>
+      </c>
+      <c r="D212" t="s">
+        <v>804</v>
+      </c>
+      <c r="E212" t="s">
+        <v>805</v>
+      </c>
+      <c r="F212" t="s">
+        <v>806</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H212" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>830</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>46</v>
+      </c>
+      <c r="D213" t="s">
+        <v>804</v>
+      </c>
+      <c r="E213" t="s">
+        <v>805</v>
+      </c>
+      <c r="F213" t="s">
+        <v>806</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H213" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>833</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>50</v>
+      </c>
+      <c r="D214" t="s">
+        <v>804</v>
+      </c>
+      <c r="E214" t="s">
+        <v>805</v>
+      </c>
+      <c r="F214" t="s">
+        <v>806</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H214" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>836</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>54</v>
+      </c>
+      <c r="D215" t="s">
+        <v>804</v>
+      </c>
+      <c r="E215" t="s">
+        <v>805</v>
+      </c>
+      <c r="F215" t="s">
+        <v>806</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H215" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>839</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>58</v>
+      </c>
+      <c r="D216" t="s">
+        <v>804</v>
+      </c>
+      <c r="E216" t="s">
+        <v>805</v>
+      </c>
+      <c r="F216" t="s">
+        <v>806</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H216" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>842</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>62</v>
+      </c>
+      <c r="D217" t="s">
+        <v>804</v>
+      </c>
+      <c r="E217" t="s">
+        <v>805</v>
+      </c>
+      <c r="F217" t="s">
+        <v>806</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H217" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>845</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>66</v>
+      </c>
+      <c r="D218" t="s">
+        <v>804</v>
+      </c>
+      <c r="E218" t="s">
+        <v>805</v>
+      </c>
+      <c r="F218" t="s">
+        <v>806</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H218" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>848</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>70</v>
+      </c>
+      <c r="D219" t="s">
+        <v>804</v>
+      </c>
+      <c r="E219" t="s">
+        <v>805</v>
+      </c>
+      <c r="F219" t="s">
+        <v>806</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H219" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>851</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>75</v>
+      </c>
+      <c r="D220" t="s">
+        <v>804</v>
+      </c>
+      <c r="E220" t="s">
+        <v>805</v>
+      </c>
+      <c r="F220" t="s">
+        <v>806</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H220" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>854</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>79</v>
+      </c>
+      <c r="D221" t="s">
+        <v>804</v>
+      </c>
+      <c r="E221" t="s">
+        <v>805</v>
+      </c>
+      <c r="F221" t="s">
+        <v>806</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H221" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>857</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>83</v>
+      </c>
+      <c r="D222" t="s">
+        <v>804</v>
+      </c>
+      <c r="E222" t="s">
+        <v>805</v>
+      </c>
+      <c r="F222" t="s">
+        <v>806</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H222" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>860</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>87</v>
+      </c>
+      <c r="D223" t="s">
+        <v>804</v>
+      </c>
+      <c r="E223" t="s">
+        <v>805</v>
+      </c>
+      <c r="F223" t="s">
+        <v>806</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H223" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>863</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>92</v>
+      </c>
+      <c r="D224" t="s">
+        <v>804</v>
+      </c>
+      <c r="E224" t="s">
+        <v>805</v>
+      </c>
+      <c r="F224" t="s">
+        <v>806</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H224" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>866</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>96</v>
+      </c>
+      <c r="D225" t="s">
+        <v>804</v>
+      </c>
+      <c r="E225" t="s">
+        <v>805</v>
+      </c>
+      <c r="F225" t="s">
+        <v>806</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H225" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>869</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>101</v>
+      </c>
+      <c r="D226" t="s">
+        <v>804</v>
+      </c>
+      <c r="E226" t="s">
+        <v>805</v>
+      </c>
+      <c r="F226" t="s">
+        <v>806</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H226" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>872</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>106</v>
+      </c>
+      <c r="D227" t="s">
+        <v>804</v>
+      </c>
+      <c r="E227" t="s">
+        <v>805</v>
+      </c>
+      <c r="F227" t="s">
+        <v>806</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H227" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>875</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>110</v>
+      </c>
+      <c r="D228" t="s">
+        <v>804</v>
+      </c>
+      <c r="E228" t="s">
+        <v>805</v>
+      </c>
+      <c r="F228" t="s">
+        <v>806</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H228" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>878</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>114</v>
+      </c>
+      <c r="D229" t="s">
+        <v>804</v>
+      </c>
+      <c r="E229" t="s">
+        <v>805</v>
+      </c>
+      <c r="F229" t="s">
+        <v>806</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H229" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>881</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>118</v>
+      </c>
+      <c r="D230" t="s">
+        <v>804</v>
+      </c>
+      <c r="E230" t="s">
+        <v>805</v>
+      </c>
+      <c r="F230" t="s">
+        <v>806</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H230" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>884</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>122</v>
+      </c>
+      <c r="D231" t="s">
+        <v>804</v>
+      </c>
+      <c r="E231" t="s">
+        <v>805</v>
+      </c>
+      <c r="F231" t="s">
+        <v>806</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H231" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>887</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>247</v>
+      </c>
+      <c r="D232" t="s">
+        <v>804</v>
+      </c>
+      <c r="E232" t="s">
+        <v>805</v>
+      </c>
+      <c r="F232" t="s">
+        <v>806</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H232" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>890</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>251</v>
+      </c>
+      <c r="D233" t="s">
+        <v>804</v>
+      </c>
+      <c r="E233" t="s">
+        <v>805</v>
+      </c>
+      <c r="F233" t="s">
+        <v>806</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H233" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>893</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" t="s">
+        <v>894</v>
+      </c>
+      <c r="E234" t="s">
+        <v>895</v>
+      </c>
+      <c r="F234" t="s">
+        <v>792</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H234" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>898</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>17</v>
+      </c>
+      <c r="D235" t="s">
+        <v>894</v>
+      </c>
+      <c r="E235" t="s">
+        <v>895</v>
+      </c>
+      <c r="F235" t="s">
+        <v>792</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H235" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>901</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>21</v>
+      </c>
+      <c r="D236" t="s">
+        <v>894</v>
+      </c>
+      <c r="E236" t="s">
+        <v>895</v>
+      </c>
+      <c r="F236" t="s">
+        <v>792</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H236" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>904</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>25</v>
+      </c>
+      <c r="D237" t="s">
+        <v>894</v>
+      </c>
+      <c r="E237" t="s">
+        <v>895</v>
+      </c>
+      <c r="F237" t="s">
+        <v>792</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H237" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>907</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>30</v>
+      </c>
+      <c r="D238" t="s">
+        <v>894</v>
+      </c>
+      <c r="E238" t="s">
+        <v>895</v>
+      </c>
+      <c r="F238" t="s">
+        <v>792</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H238" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>910</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>34</v>
+      </c>
+      <c r="D239" t="s">
+        <v>894</v>
+      </c>
+      <c r="E239" t="s">
+        <v>895</v>
+      </c>
+      <c r="F239" t="s">
+        <v>792</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H239" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>913</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" t="s">
+        <v>894</v>
+      </c>
+      <c r="E240" t="s">
+        <v>895</v>
+      </c>
+      <c r="F240" t="s">
+        <v>792</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H240" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>916</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>42</v>
+      </c>
+      <c r="D241" t="s">
+        <v>894</v>
+      </c>
+      <c r="E241" t="s">
+        <v>895</v>
+      </c>
+      <c r="F241" t="s">
+        <v>792</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H241" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>919</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>46</v>
+      </c>
+      <c r="D242" t="s">
+        <v>894</v>
+      </c>
+      <c r="E242" t="s">
+        <v>895</v>
+      </c>
+      <c r="F242" t="s">
+        <v>792</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H242" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>922</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>50</v>
+      </c>
+      <c r="D243" t="s">
+        <v>894</v>
+      </c>
+      <c r="E243" t="s">
+        <v>895</v>
+      </c>
+      <c r="F243" t="s">
+        <v>792</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H243" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>925</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>54</v>
+      </c>
+      <c r="D244" t="s">
+        <v>894</v>
+      </c>
+      <c r="E244" t="s">
+        <v>895</v>
+      </c>
+      <c r="F244" t="s">
+        <v>792</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H244" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>927</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>58</v>
+      </c>
+      <c r="D245" t="s">
+        <v>894</v>
+      </c>
+      <c r="E245" t="s">
+        <v>895</v>
+      </c>
+      <c r="F245" t="s">
+        <v>792</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H245" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>930</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>62</v>
+      </c>
+      <c r="D246" t="s">
+        <v>894</v>
+      </c>
+      <c r="E246" t="s">
+        <v>895</v>
+      </c>
+      <c r="F246" t="s">
+        <v>792</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H246" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>933</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>66</v>
+      </c>
+      <c r="D247" t="s">
+        <v>894</v>
+      </c>
+      <c r="E247" t="s">
+        <v>895</v>
+      </c>
+      <c r="F247" t="s">
+        <v>792</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H247" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>936</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>70</v>
+      </c>
+      <c r="D248" t="s">
+        <v>894</v>
+      </c>
+      <c r="E248" t="s">
+        <v>895</v>
+      </c>
+      <c r="F248" t="s">
+        <v>792</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H248" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>939</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>75</v>
+      </c>
+      <c r="D249" t="s">
+        <v>894</v>
+      </c>
+      <c r="E249" t="s">
+        <v>895</v>
+      </c>
+      <c r="F249" t="s">
+        <v>792</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H249" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>942</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>79</v>
+      </c>
+      <c r="D250" t="s">
+        <v>894</v>
+      </c>
+      <c r="E250" t="s">
+        <v>895</v>
+      </c>
+      <c r="F250" t="s">
+        <v>792</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H250" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>945</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>83</v>
+      </c>
+      <c r="D251" t="s">
+        <v>894</v>
+      </c>
+      <c r="E251" t="s">
+        <v>895</v>
+      </c>
+      <c r="F251" t="s">
+        <v>792</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H251" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>948</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>87</v>
+      </c>
+      <c r="D252" t="s">
+        <v>894</v>
+      </c>
+      <c r="E252" t="s">
+        <v>895</v>
+      </c>
+      <c r="F252" t="s">
+        <v>792</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H252" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>951</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>92</v>
+      </c>
+      <c r="D253" t="s">
+        <v>894</v>
+      </c>
+      <c r="E253" t="s">
+        <v>895</v>
+      </c>
+      <c r="F253" t="s">
+        <v>792</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H253" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>954</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>96</v>
+      </c>
+      <c r="D254" t="s">
+        <v>894</v>
+      </c>
+      <c r="E254" t="s">
+        <v>895</v>
+      </c>
+      <c r="F254" t="s">
+        <v>792</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H254" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>957</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>101</v>
+      </c>
+      <c r="D255" t="s">
+        <v>894</v>
+      </c>
+      <c r="E255" t="s">
+        <v>895</v>
+      </c>
+      <c r="F255" t="s">
+        <v>792</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H255" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>960</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>106</v>
+      </c>
+      <c r="D256" t="s">
+        <v>894</v>
+      </c>
+      <c r="E256" t="s">
+        <v>895</v>
+      </c>
+      <c r="F256" t="s">
+        <v>792</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H256" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>963</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>110</v>
+      </c>
+      <c r="D257" t="s">
+        <v>894</v>
+      </c>
+      <c r="E257" t="s">
+        <v>895</v>
+      </c>
+      <c r="F257" t="s">
+        <v>792</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H257" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>966</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>114</v>
+      </c>
+      <c r="D258" t="s">
+        <v>894</v>
+      </c>
+      <c r="E258" t="s">
+        <v>895</v>
+      </c>
+      <c r="F258" t="s">
+        <v>792</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H258" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>969</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>118</v>
+      </c>
+      <c r="D259" t="s">
+        <v>894</v>
+      </c>
+      <c r="E259" t="s">
+        <v>895</v>
+      </c>
+      <c r="F259" t="s">
+        <v>792</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H259" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>972</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>122</v>
+      </c>
+      <c r="D260" t="s">
+        <v>894</v>
+      </c>
+      <c r="E260" t="s">
+        <v>895</v>
+      </c>
+      <c r="F260" t="s">
+        <v>792</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H260" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>975</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>247</v>
+      </c>
+      <c r="D261" t="s">
+        <v>894</v>
+      </c>
+      <c r="E261" t="s">
+        <v>895</v>
+      </c>
+      <c r="F261" t="s">
+        <v>792</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H261" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>978</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" t="s">
+        <v>979</v>
+      </c>
+      <c r="E262" t="s">
+        <v>980</v>
+      </c>
+      <c r="F262" t="s">
+        <v>145</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H262" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>983</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>17</v>
+      </c>
+      <c r="D263" t="s">
+        <v>979</v>
+      </c>
+      <c r="E263" t="s">
+        <v>980</v>
+      </c>
+      <c r="F263" t="s">
+        <v>145</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H263" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>986</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>21</v>
+      </c>
+      <c r="D264" t="s">
+        <v>979</v>
+      </c>
+      <c r="E264" t="s">
+        <v>980</v>
+      </c>
+      <c r="F264" t="s">
+        <v>145</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H264" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>989</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>25</v>
+      </c>
+      <c r="D265" t="s">
+        <v>979</v>
+      </c>
+      <c r="E265" t="s">
+        <v>980</v>
+      </c>
+      <c r="F265" t="s">
+        <v>145</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H265" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>992</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>30</v>
+      </c>
+      <c r="D266" t="s">
+        <v>979</v>
+      </c>
+      <c r="E266" t="s">
+        <v>980</v>
+      </c>
+      <c r="F266" t="s">
+        <v>145</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H266" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>995</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>34</v>
+      </c>
+      <c r="D267" t="s">
+        <v>979</v>
+      </c>
+      <c r="E267" t="s">
+        <v>980</v>
+      </c>
+      <c r="F267" t="s">
+        <v>145</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H267" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>998</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>38</v>
+      </c>
+      <c r="D268" t="s">
+        <v>979</v>
+      </c>
+      <c r="E268" t="s">
+        <v>980</v>
+      </c>
+      <c r="F268" t="s">
+        <v>145</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>42</v>
+      </c>
+      <c r="D269" t="s">
+        <v>979</v>
+      </c>
+      <c r="E269" t="s">
+        <v>980</v>
+      </c>
+      <c r="F269" t="s">
+        <v>145</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>46</v>
+      </c>
+      <c r="D270" t="s">
+        <v>979</v>
+      </c>
+      <c r="E270" t="s">
+        <v>980</v>
+      </c>
+      <c r="F270" t="s">
+        <v>145</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>50</v>
+      </c>
+      <c r="D271" t="s">
+        <v>979</v>
+      </c>
+      <c r="E271" t="s">
+        <v>980</v>
+      </c>
+      <c r="F271" t="s">
+        <v>145</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>54</v>
+      </c>
+      <c r="D272" t="s">
+        <v>979</v>
+      </c>
+      <c r="E272" t="s">
+        <v>980</v>
+      </c>
+      <c r="F272" t="s">
+        <v>145</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>58</v>
+      </c>
+      <c r="D273" t="s">
+        <v>979</v>
+      </c>
+      <c r="E273" t="s">
+        <v>980</v>
+      </c>
+      <c r="F273" t="s">
+        <v>145</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>62</v>
+      </c>
+      <c r="D274" t="s">
+        <v>979</v>
+      </c>
+      <c r="E274" t="s">
+        <v>980</v>
+      </c>
+      <c r="F274" t="s">
+        <v>145</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>66</v>
+      </c>
+      <c r="D275" t="s">
+        <v>979</v>
+      </c>
+      <c r="E275" t="s">
+        <v>980</v>
+      </c>
+      <c r="F275" t="s">
+        <v>145</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>70</v>
+      </c>
+      <c r="D276" t="s">
+        <v>979</v>
+      </c>
+      <c r="E276" t="s">
+        <v>980</v>
+      </c>
+      <c r="F276" t="s">
+        <v>145</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>75</v>
+      </c>
+      <c r="D277" t="s">
+        <v>979</v>
+      </c>
+      <c r="E277" t="s">
+        <v>980</v>
+      </c>
+      <c r="F277" t="s">
+        <v>145</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>79</v>
+      </c>
+      <c r="D278" t="s">
+        <v>979</v>
+      </c>
+      <c r="E278" t="s">
+        <v>980</v>
+      </c>
+      <c r="F278" t="s">
+        <v>145</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>83</v>
+      </c>
+      <c r="D279" t="s">
+        <v>979</v>
+      </c>
+      <c r="E279" t="s">
+        <v>980</v>
+      </c>
+      <c r="F279" t="s">
+        <v>145</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>87</v>
+      </c>
+      <c r="D280" t="s">
+        <v>979</v>
+      </c>
+      <c r="E280" t="s">
+        <v>980</v>
+      </c>
+      <c r="F280" t="s">
+        <v>145</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>10</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>17</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>21</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>25</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>30</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>34</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>17</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>21</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>25</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>30</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>34</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>38</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>42</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>46</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>50</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>54</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>10</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F298" t="s">
+        <v>149</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>10</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>17</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F301" t="s">
+        <v>71</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6214,50 +11803,200 @@
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>